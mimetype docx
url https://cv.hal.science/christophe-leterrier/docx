--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -401,3656 +401,3656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Repetition Detector for multi-scale quantitative mapping of molecular complexes through microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Super-Resolution Microscopy: Recent Innovations in Commercial Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Mendes</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60709-1⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379731v1</w:t>
+                <w:t xml:space="preserve">hal-05379733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the cell biology of hippocampal neurons with dendritic axon origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Thuenauer</w:t>
+                <w:t xml:space="preserve">Structural Repetition Detector for multi-scale quantitative mapping of molecular complexes through microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno M Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João I Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202403141⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60709-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765935v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongée au cœur de l’endocytose axonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (6-7), pp.537-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2025088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Super-Resolution Microscopy: Recent Innovations in Commercial Instruments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the cell biology of hippocampal neurons with dendritic axon origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronte Catharina Donders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Parperis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thuenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mam/ozaf004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202403141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging of the neuronal cytoskeleton</w:t>
+                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciarán Butler-Hallissey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Babu Moparthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44303-024-00054-y⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6711), pp.eado2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881604v1</w:t>
+                <w:t xml:space="preserve">hal-04678794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress balls for the brain: How beading protects axons from mechanical damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nogueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202407024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652804v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eline Simons</w:t>
+                <w:t xml:space="preserve">pHusion – a robust and versatile toolset for automated detection and analysis of exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C O'Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mable Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha E Ryken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (20), pp.jcs.261828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.261828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678794v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Super-resolution imaging of the neuronal cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciarán Butler-Hallissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
+              <w:t xml:space="preserve">npj Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44303-024-00054-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650218v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pHusion – a robust and versatile toolset for automated detection and analysis of exocytosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress balls for the brain: How beading protects axons from mechanical damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (20), pp.jcs.261828. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.261828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202407024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652803v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing crosstalk in simultaneous multicolor single-molecule localization microscopy</w:t>
+                <w:t xml:space="preserve">Decoding life's inner workings: advances in quantitative bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Friedl</w:t>
+                <w:t xml:space="preserve">Ricardo Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Mau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aubrey Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100571⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.230329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220809v1</w:t>
+                <w:t xml:space="preserve">hal-04452491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput multi-color reliable SMLM nanoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Caorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (3), pp.131a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.11.873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynapses contain distinct actin nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Elise Jakobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 222 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.202208110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubules under mechanical pressure can breach dense actin networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vianay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136 (22), pp.jcs261667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.261667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity 3D live-cell nanoscopy through data-driven enhanced super-resolution radial fluctuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Jimenez</w:t>
+                <w:t xml:space="preserve">Assessing crosstalk in simultaneous multicolor single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02057-w⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding life's inner workings: advances in quantitative bioimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity 3D live-cell nanoscopy through data-driven enhanced super-resolution radial fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah S Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simao Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Henriques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Jonathon Nixon-Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey Weigel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.230329. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.230329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02057-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452491v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneaux ou tresses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical role of the submembrane spectrin scaffold in red blood cells and neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steṕhane Vassilopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Pramod A Pullarkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (2), pp.130-133. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581001v1</w:t>
+                <w:t xml:space="preserve">hal-03759935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping molecular complexes with super-resolution microscopy and single-particle analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anneaux ou tresses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steṕhane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Mendes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.220079⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.130-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759945v1</w:t>
+                <w:t xml:space="preserve">hal-03581001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareLoc — an open platform for sharing localization microscopy data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mapping molecular complexes with super-resolution microscopy and single-particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah S Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simao Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-022-01659-0⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.220079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03828050v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical role of the submembrane spectrin scaffold in red blood cells and neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">ShareLoc — an open platform for sharing localization microscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachuan Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramod A Pullarkat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-022-01659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759935v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03828050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast widefield scan provides tunable and uniform illumination optimizing super-resolution microscopy on large fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23405-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418981v1</w:t>
+                <w:t xml:space="preserve">hal-03429527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repair protects microtubules from destruction by molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Triclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Min Htet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Desantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.883-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41563-020-00905-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratising deep learning for microscopy with ZeroCostDL4Mic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla G Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas von Chamier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krentzel</w:t>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22518-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6568), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233449v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress fibres are embedded in a contractile cortical network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Democratising deep learning for microscopy with ZeroCostDL4Mic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Chamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Jukkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Vignaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Qingzong Tseng</w:t>
+                <w:t xml:space="preserve">Daniel Krentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-00825-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975993v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pictorial History of the Neuronal Cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stress fibres are embedded in a contractile cortical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calina Copos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Toro-Nahuelpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingzong Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2872-20.2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110373v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrin packets move in slow axonal transport and deliver functional payloads to synapses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pictorial History of the Neuronal Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2872-20.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374115v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting the axonal periodic scaffold in order</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clathrin packets move in slow axonal transport and deliver functional payloads to synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (18), pp.2884 - 2901.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110363v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast widefield scan provides tunable and uniform illumination optimizing super-resolution microscopy on large fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Putting the axonal periodic scaffold in order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23405-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429527v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping axon initial segment structure and function by multiplexed proximity biotinylation</w:t>
+                <w:t xml:space="preserve">Alternative splicing of clathrin heavy chain contributes to the switch from coated pits to plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdan Hamdan</w:t>
+                <w:t xml:space="preserve">Gilles Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian C Lim</w:t>
+                <w:t xml:space="preserve">Mégane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohiro Torii</w:t>
+                <w:t xml:space="preserve">Masayuki Nakamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Joshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Konning</w:t>
+                <w:t xml:space="preserve">Ichizo Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13658-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201912061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427822v1</w:t>
+                <w:t xml:space="preserve">hal-03005118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vLUME: 3D virtual reality for single-molecule localization microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping axon initial segment structure and function by multiplexed proximity biotinylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdan Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Spark</w:t>
+                <w:t xml:space="preserve">Brian C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kitching</w:t>
+                <w:t xml:space="preserve">Tomohiro Torii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Esteban-Ferrer</w:t>
+                <w:t xml:space="preserve">Abhijeet Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoushka Handa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander R Carr</w:t>
+                <w:t xml:space="preserve">Matthias Konning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-020-0962-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13658-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973845v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing of clathrin heavy chain contributes to the switch from coated pits to plaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">vLUME: 3D virtual reality for single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Moulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+                <w:t xml:space="preserve">Alexandre Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Lemaître</w:t>
+                <w:t xml:space="preserve">Daniel Esteban-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Nakamori</w:t>
+                <w:t xml:space="preserve">Anoushka Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichizo Nishino</w:t>
+                <w:t xml:space="preserve">Alexander R Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 219 (9), </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201912061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-020-0962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005118v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA in, garbage out: AIS-located proteasomes regulate the developmental GABA switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,103 +4084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell biologist's guide to super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F Carisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellyeh Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,827 +4208,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoJ: a high-performance open-source super-resolution microscopy toolbox</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About samples, giving examples: Optimized Single Molecule Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab0261⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073339v1</w:t>
+                <w:t xml:space="preserve">hal-02146929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of the axonal periodic scaffold reveals a braid-like organization of actin rings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combining 3D single molecule localization strategies for reproducible bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13835-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423801v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About samples, giving examples: Optimized Single Molecule Localization Microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processive flow by biased polymerization mediates the slow axonal transport of actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilaj Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Ladt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (1), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201711022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146929v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D single molecule localization strategies for reproducible bioimaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating multimodal microscopy with NanoJ-Fluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jouchet</w:t>
+                <w:t xml:space="preserve">Pedro Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Pedro M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Culley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09901-8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09231-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116025v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating multimodal microscopy with NanoJ-Fluidics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of the axonal periodic scaffold reveals a braid-like organization of actin rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09231-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073341v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive flow by biased polymerization mediates the slow axonal transport of actin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nilaj Chakrabarty</w:t>
+                <w:t xml:space="preserve">NanoJ: a high-performance open-source super-resolution microscopy toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Dubey</w:t>
+                <w:t xml:space="preserve">Kalina L Tosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Archan Ganguly</w:t>
+                <w:t xml:space="preserve">Nils Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Ladt</w:t>
+                <w:t xml:space="preserve">Robert D M Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218 (1), pp.112-124. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.163001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201711022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073336v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual role for βII-spectrin in axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.201909789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5056,1286 +5056,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Axon Initial Segment: An Updated Viewpoint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quantitative mapping and minimization of super-resolution optical imaging artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Culley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caron Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1922-17.2018⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736917v1</w:t>
+                <w:t xml:space="preserve">hal-01736919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional architecture of axonal actin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Axon Initial Segment: An Updated Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.2135-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1922-17.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838752v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Myosin II Activity Regulates Assembly and Plasticity of the Axon Initial Segment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The functional architecture of axonal actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Yuen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.12.039⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.151 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701359v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mapping and minimization of super-resolution optical imaging artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siân Culley</w:t>
+                <w:t xml:space="preserve">Localized Myosin II Activity Regulates Assembly and Plasticity of the Axon Initial Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Leo-Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Albrecht</w:t>
+                <w:t xml:space="preserve">Stephanie Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caron Jacobs</w:t>
+                <w:t xml:space="preserve">Latika Khatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Sylvia Pfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (4), pp.263-266. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.4605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736919v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsc70 chaperone activity is required for the cytosolic slow axonal transport of synapsin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Archan Ganguly</w:t>
+                <w:t xml:space="preserve">The nano-architecture of the axonal cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuemei Han</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subhojit Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201604028⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.713 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrn.2017.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701379v1</w:t>
+                <w:t xml:space="preserve">hal-01701366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An αII Spectrin-Based Cytoskeleton Protects Large-Diameter Myelinated Axons from Degeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hsc70 chaperone activity is required for the cytosolic slow axonal transport of synapsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Yu-Mei Huang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.2113-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (7), pp.2059-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701371v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankyrin G Membrane Partners Drive the Establishment and Maintenance of the Axon Initial Segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An αII Spectrin-Based Cytoskeleton Protects Large-Diameter Myelinated Axons from Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Yu-Mei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuansheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Clerc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Rasband</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (47), pp.11323 - 11334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2113-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701415v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αII Spectrin Forms a Periodic Cytoskeleton at the Axon Initial Segment and Is Required for Nervous System Function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chuansheng Zhang</w:t>
+                <w:t xml:space="preserve">Ankyrin G Membrane Partners Drive the Establishment and Maintenance of the Axon Initial Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rueda-Boroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Szu-Yu Ho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alma Burlingame</w:t>
+                <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.2112-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701374v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Changes in Expression of βIV Spectrin Splice Variants at Axon Initial Segments and Nodes of Ranvier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">αII Spectrin Forms a Periodic Cytoskeleton at the Axon Initial Segment and Is Required for Nervous System Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Yu-Mei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuansheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammy Szu-Yu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Oses-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Yoshimura</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alma Burlingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (47), pp.11311-11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2112-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474308v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nano-architecture of the axonal cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Developmental Changes in Expression of βIV Spectrin Splice Variants at Axon Initial Segments and Nodes of Ranvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon R. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pankaj Dubey</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Stankewich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhojit Roy</w:t>
+                <w:t xml:space="preserve">Matthew N. Rasband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (12), pp.713 - 726. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrn.2017.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701366v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Architecture of the Axon Initial Segment Reveals an Organized and Robust Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,77 +6399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Architecture of the Axon Initial Segment Reveals an Organized and Robust Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,103 +6533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic formin-dependent deep F-actin network in axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archan Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Ladt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210 (3), pp.401 - 417. </w:t>
@@ -6680,77 +6680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CK2 accumulation at the axon initial segment depends on sodium channel Nav1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeri Esther Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,64 +6801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Pasaran! Role of the axon initial segment in the regulation of protein transport and the maintenance of axonal identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.44 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,77 +6892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of voltage-gated sodium channel clustering in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7015,364 +7015,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-binding proteins EB3 and EB1 link microtubules to ankyrin G in the axon initial segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Axonal Targeting of the 5-HT1B Serotonin Receptor Relies on Structure-Specific Constitutive Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1018671108⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (11), pp.1501-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2011.01260.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701551v1</w:t>
+                <w:t xml:space="preserve">hal-01701553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axonal Targeting of the 5-HT1B Serotonin Receptor Relies on Structure-Specific Constitutive Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+                <w:t xml:space="preserve">End-binding proteins EB3 and EB1 link microtubules to ankyrin G in the axon initial segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Emerit</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Stéphanie Angles d'Ortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (11), pp.1501-1520. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (21), pp.8826-8831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2011.01260.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1018671108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701553v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankyrin G restricts ion channel diffusion at the axonal initial segment before the establishment of the diffusion barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Irondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7436,90 +7436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clathrin-dependent APP endocytosis and Aβ secretion are highly sensitive to the level of plasma membrane cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Moldrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1801 (8), pp.846-852. </w:t>
@@ -7557,90 +7557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-gated sodium channel organization in neurons: Protein interactions and trafficking pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 486 (2), pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7821,90 +7821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The type 1 cannabinoid receptor is highly expressed in embryonic cortical projection neurons and negatively regulates neurite growth in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre B. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (9), pp.1705-1718. </w:t>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activation drives compartment-selective endocytosis and axonal targeting of type 1 cannabinoid receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,77 +8222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive endocytic cycle of the CB1 cannabinoid receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Axon Initial Segment, 50 Years Later: A Nexus for Neuronal Organization and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vann Bennett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Plasma Membranes Portals Between Cells and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, Elsevier, pp.185-233, 2016, Current Topics in Membranes, 978-0-12-805404-8. </w:t>
@@ -8498,90 +8498,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repair protects microtubules from their destruction by molecular motors:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Triclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Min Htet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8648,51 +8648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité constitutive et adressage axonal du récepteur cannabinoïque neuronal CB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8888,51 +8888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Sharma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Parperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delamare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tumminia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mezache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1741-24.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Saraiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o I Mamede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60709-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hacker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Catharina Donders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thuenauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202403141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Butler-Hallissey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00054-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202407024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C O'Shaughnessy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mable Lam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha E Ryken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Lukasik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Friedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100571" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.873" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261667" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Laine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Heil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simao Coelho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02057-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Weigel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#7765;hane Vassilopoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03828050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachuan Bai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthelemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01659-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod A Pullarkat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259356" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Htet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Desantis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00905-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03233449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Chamier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jukkala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22518-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calina Copos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00825-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2872-20.2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archan Ganguly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Phan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.08.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23405-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02427822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Hamdan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Lim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Torii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Joshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Konning" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13658-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spark" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kitching" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteban-Ferrer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoushka Handa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Carr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0962-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichizo Nishino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Carisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellyeh Hamidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina L Tosheva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gustafsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D M Gray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0261" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02423801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Caillol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13835-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.05.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09901-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Pereira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09231-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaj Chakrabarty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dubey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ladt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201711022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02179640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909789116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736917v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1922-17.2018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2018.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Berger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Yuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Khatri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.12.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albrecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Jacobs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4605" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Han" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Das" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Loi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201604028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuansheng Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zollinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rasband" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2113-17.2017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701415v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dargent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Szu-Yu Ho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oses-Prieto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Burlingame" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2112-17.2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshimura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stevens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Stankewich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Rasband" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00304" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhojit Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Potier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda&#160;boroni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201506110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.07.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2013.11.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.09.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGLBQ9V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018671108" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emerit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2011.01260.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201003042" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Moldrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.05.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.08.079" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06484.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D1624B0661F9EC2F9696C6048829A15F305DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250333v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Darmon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5437-05.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403990200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctm.2015.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015810v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Santis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250338v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Sharma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Parperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delamare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tumminia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mezache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1741-24.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o I Mamede" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60709-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hacker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Catharina Donders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thuenauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202403141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C O'Shaughnessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mable Lam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha E Ryken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Lukasik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Butler-Hallissey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00054-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202407024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Weigel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Friedl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.873" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Laine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Heil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simao Coelho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02057-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod A Pullarkat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#7765;hane Vassilopoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03828050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachuan Bai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthelemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01659-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23405-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Htet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Desantis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00905-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03233449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Chamier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jukkala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22518-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calina Copos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00825-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2872-20.2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archan Ganguly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Phan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.08.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichizo Nishino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02427822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Hamdan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Lim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Torii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Joshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Konning" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13658-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spark" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kitching" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteban-Ferrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoushka Handa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Carr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0962-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Carisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellyeh Hamidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.05.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09901-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaj Chakrabarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dubey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ladt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201711022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Pereira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Caillol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09231-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02423801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13835-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina L Tosheva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gustafsson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D M Gray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02179640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909789116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Jacobs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4605" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1922-17.2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2018.05.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Yuen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Khatri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pfennig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.12.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhojit Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.129" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Das" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Loi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201604028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuansheng Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zollinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rasband" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2113-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clerc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dargent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701374v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Szu-Yu Ho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oses-Prieto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Burlingame" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2112-17.2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshimura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stevens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Stankewich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Rasband" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00304" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Potier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda&#160;boroni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201506110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.07.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2013.11.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.09.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGLBQ9V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emerit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2011.01260.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018671108" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201003042" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Moldrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.05.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.08.079" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06484.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D1624B0661F9EC2F9696C6048829A15F305DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250333v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Darmon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5437-05.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403990200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctm.2015.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015810v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Santis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250338v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>