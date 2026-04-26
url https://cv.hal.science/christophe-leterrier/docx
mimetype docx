--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -133,3924 +133,3924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin condensates provide a nidus for assembling the axonal membrane-associated periodic skeleton</w:t>
+                <w:t xml:space="preserve">Deciphering the nanoscale architecture of presynaptic actin using a micropatterned presynapse-on-glass model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P Boyer</w:t>
+                <w:t xml:space="preserve">Sofia Tumminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Sharma</w:t>
+                <w:t xml:space="preserve">Louisa Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christopher Parperis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1741-24.2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489614v1</w:t>
+                <w:t xml:space="preserve">hal-05489508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the nanoscale architecture of presynaptic actin using a micropatterned presynapse-on-glass model</w:t>
+                <w:t xml:space="preserve">Spectrin condensates provide a nidus for assembling the axonal membrane-associated periodic skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Tumminia</w:t>
+                <w:t xml:space="preserve">Nicholas P Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Mezache</w:t>
+                <w:t xml:space="preserve">Rohan Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Parperis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Parperis</w:t>
+                <w:t xml:space="preserve">Antoine Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1741-24.2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489508v1</w:t>
+                <w:t xml:space="preserve">hal-05489614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Super-Resolution Microscopy: Recent Innovations in Commercial Instruments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Repetition Detector for multi-scale quantitative mapping of molecular complexes through microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Afonso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno M Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João I Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozaf004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60709-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379733v1</w:t>
+                <w:t xml:space="preserve">hal-05379731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Repetition Detector for multi-scale quantitative mapping of molecular complexes through microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plongée au cœur de l’endocytose axonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno M Saraiva</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60709-1⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (6-7), pp.537-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379731v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongée au cœur de l’endocytose axonale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the cell biology of hippocampal neurons with dendritic axon origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronte Catharina Donders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Parperis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thuenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202403141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150047v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the cell biology of hippocampal neurons with dendritic axon origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Super-Resolution Microscopy: Recent Innovations in Commercial Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224 (1), </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202403141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765935v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
+                <w:t xml:space="preserve">Super-resolution imaging of the neuronal cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Wernert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ciarán Butler-Hallissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
+              <w:t xml:space="preserve">npj Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44303-024-00054-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678794v1</w:t>
+                <w:t xml:space="preserve">hal-04881604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stress balls for the brain: How beading protects axons from mechanical damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202407024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650218v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pHusion – a robust and versatile toolset for automated detection and analysis of exocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kimberly Lukasik</w:t>
+                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Babu Moparthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.261828⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6711), pp.eado2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652803v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging of the neuronal cytoskeleton</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">pHusion – a robust and versatile toolset for automated detection and analysis of exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C O'Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mable Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha E Ryken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44303-024-00054-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (20), pp.jcs.261828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.261828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881604v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress balls for the brain: How beading protects axons from mechanical damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nogueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 223, </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202407024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652804v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding life's inner workings: advances in quantitative bioimaging</w:t>
+                <w:t xml:space="preserve">Presynapses contain distinct actin nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Henriques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Dominic Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey Weigel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Channa Elise Jakobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.230329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202208110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452491v1</w:t>
+                <w:t xml:space="preserve">hal-04220784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput multi-color reliable SMLM nanoscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtubules under mechanical pressure can breach dense actin networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Friedl</w:t>
+                <w:t xml:space="preserve">Matthieu Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+                <w:t xml:space="preserve">Alexandre Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Jérémie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vianay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.11.873⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (22), pp.jcs261667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.261667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452439v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynapses contain distinct actin nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing crosstalk in simultaneous multicolor single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202208110⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220784v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules under mechanical pressure can breach dense actin networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput multi-color reliable SMLM nanoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gélin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vianay</w:t>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.261667⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (3), pp.131a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.11.873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304179v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing crosstalk in simultaneous multicolor single-molecule localization microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+                <w:t xml:space="preserve">High-fidelity 3D live-cell nanoscopy through data-driven enhanced super-resolution radial fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah S Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simao Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Nixon-Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100571⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02057-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220809v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity 3D live-cell nanoscopy through data-driven enhanced super-resolution radial fluctuation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding life's inner workings: advances in quantitative bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathon Nixon-Abell</w:t>
+                <w:t xml:space="preserve">Ricardo Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aubrey Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.230329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02057-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291504v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical role of the submembrane spectrin scaffold in red blood cells and neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anneaux ou tresses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steṕhane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod A Pullarkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.130-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759935v1</w:t>
+                <w:t xml:space="preserve">hal-03581001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneaux ou tresses ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping molecular complexes with super-resolution microscopy and single-particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Afonso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah S Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simao Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021254⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.220079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581001v1</w:t>
+                <w:t xml:space="preserve">hal-03759945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping molecular complexes with super-resolution microscopy and single-particle analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ShareLoc — an open platform for sharing localization microscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachuan Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.220079⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-022-01659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759945v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03828050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareLoc — an open platform for sharing localization microscopy data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanical role of the submembrane spectrin scaffold in red blood cells and neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Barthelemy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pramod A Pullarkat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-022-01659-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03828050v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast widefield scan provides tunable and uniform illumination optimizing super-resolution microscopy on large fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Self-repair protects microtubules from destruction by molecular motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Triclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Min Htet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Desantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23405-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.883-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-00905-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429527v1</w:t>
+                <w:t xml:space="preserve">hal-03122126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-repair protects microtubules from destruction by molecular motors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Desantis</w:t>
+                <w:t xml:space="preserve">Ferran Gomez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Zappettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla G Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-00905-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6568), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122126v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of adenosine and GABA signaling for synapse stabilization during development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Democratising deep learning for microscopy with ZeroCostDL4Mic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Lucas von Chamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Jukkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abk2055⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418981v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratising deep learning for microscopy with ZeroCostDL4Mic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress fibres are embedded in a contractile cortical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Krentzel</w:t>
+                <w:t xml:space="preserve">Timothée Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calina Copos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Toro-Nahuelpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingzong Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22518-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233449v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress fibres are embedded in a contractile cortical network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Pictorial History of the Neuronal Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-00825-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2872-20.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975993v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pictorial History of the Neuronal Cytoskeleton</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clathrin packets move in slow axonal transport and deliver functional payloads to synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2872-20.2020⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (18), pp.2884 - 2901.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110373v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrin packets move in slow axonal transport and deliver functional payloads to synapses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putting the axonal periodic scaffold in order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.08.016⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374115v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting the axonal periodic scaffold in order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fast widefield scan provides tunable and uniform illumination optimizing super-resolution microscopy on large fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23405-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110363v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing of clathrin heavy chain contributes to the switch from coated pits to plaques</w:t>
+                <w:t xml:space="preserve">vLUME: 3D virtual reality for single-molecule localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Moulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+                <w:t xml:space="preserve">Alexander Spark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Lemaître</w:t>
+                <w:t xml:space="preserve">Alexandre Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Nakamori</w:t>
+                <w:t xml:space="preserve">Daniel Esteban-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichizo Nishino</w:t>
+                <w:t xml:space="preserve">Anoushka Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander R Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201912061⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-020-0962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005118v1</w:t>
+                <w:t xml:space="preserve">hal-02973845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping axon initial segment structure and function by multiplexed proximity biotinylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdan Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiro Torii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Konning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-13658-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vLUME: 3D virtual reality for single-molecule localization microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative splicing of clathrin heavy chain contributes to the switch from coated pits to plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kitching</w:t>
+                <w:t xml:space="preserve">Gilles Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Esteban-Ferrer</w:t>
+                <w:t xml:space="preserve">Mégane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoushka Handa</w:t>
+                <w:t xml:space="preserve">Masayuki Nakamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander R Carr</w:t>
+                <w:t xml:space="preserve">Ichizo Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-020-0962-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201912061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973845v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA in, garbage out: AIS-located proteasomes regulate the developmental GABA switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,103 +4084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell biologist's guide to super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F Carisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellyeh Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,827 +4208,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About samples, giving examples: Optimized Single Molecule Localization Microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combining 3D single molecule localization strategies for reproducible bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146929v1</w:t>
+                <w:t xml:space="preserve">hal-02116025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D single molecule localization strategies for reproducible bioimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Processive flow by biased polymerization mediates the slow axonal transport of actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilaj Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Ladt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09901-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (1), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201711022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116025v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive flow by biased polymerization mediates the slow axonal transport of actin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Ladt</w:t>
+                <w:t xml:space="preserve">Automating multimodal microscopy with NanoJ-Fluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Almada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Culley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201711022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09231-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073336v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating multimodal microscopy with NanoJ-Fluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Almada</w:t>
+                <w:t xml:space="preserve">Ultrastructure of the axonal periodic scaffold reveals a braid-like organization of actin rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. Pereira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09231-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073341v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of the axonal periodic scaffold reveals a braid-like organization of actin rings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NanoJ: a high-performance open-source super-resolution microscopy toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain F Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina L Tosheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert D M Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Almada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13835-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.163001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423801v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoJ: a high-performance open-source super-resolution microscopy toolbox</w:t>
+                <w:t xml:space="preserve">About samples, giving examples: Optimized Single Molecule Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain F Laine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (16), pp.163001. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab0261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073339v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual role for βII-spectrin in axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.201909789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5056,1286 +5056,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mapping and minimization of super-resolution optical imaging artifacts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Axon Initial Segment: An Updated Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmeth.4605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.2135-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1922-17.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736919v1</w:t>
+                <w:t xml:space="preserve">hal-01736917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Axon Initial Segment: An Updated Viewpoint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The functional architecture of axonal actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1922-17.2018⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.151 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736917v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional architecture of axonal actin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized Myosin II Activity Regulates Assembly and Plasticity of the Axon Initial Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Leo-Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latika Khatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838752v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Myosin II Activity Regulates Assembly and Plasticity of the Axon Initial Segment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Leo-Macias</w:t>
+                <w:t xml:space="preserve">Quantitative mapping and minimization of super-resolution optical imaging artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Yuen</w:t>
+                <w:t xml:space="preserve">David Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latika Khatri</w:t>
+                <w:t xml:space="preserve">Caron Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pfennig</w:t>
+                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (3), pp.1 - 16. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.263-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701359v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nano-architecture of the axonal cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ankyrin G Membrane Partners Drive the Establishment and Maintenance of the Axon Initial Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhojit Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rueda-Boroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrn.2017.129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701366v1</w:t>
+                <w:t xml:space="preserve">hal-01701415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsc70 chaperone activity is required for the cytosolic slow axonal transport of synapsin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An αII Spectrin-Based Cytoskeleton Protects Large-Diameter Myelinated Axons from Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Loi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Yu-Mei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuansheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Rasband</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201604028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (47), pp.11323 - 11334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2113-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701379v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An αII Spectrin-Based Cytoskeleton Protects Large-Diameter Myelinated Axons from Degeneration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+                <w:t xml:space="preserve">Hsc70 chaperone activity is required for the cytosolic slow axonal transport of synapsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archan Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Rasband</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuemei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.2113-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (7), pp.2059-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701371v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankyrin G Membrane Partners Drive the Establishment and Maintenance of the Axon Initial Segment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Montersino</w:t>
+                <w:t xml:space="preserve">αII Spectrin Forms a Periodic Cytoskeleton at the Axon Initial Segment and Is Required for Nervous System Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Yu-Mei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuansheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Dargent</w:t>
+                <w:t xml:space="preserve">Tammy Szu-Yu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Oses-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Burlingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (47), pp.11311-11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2112-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701415v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αII Spectrin Forms a Periodic Cytoskeleton at the Axon Initial Segment and Is Required for Nervous System Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Changes in Expression of βIV Spectrin Splice Variants at Axon Initial Segments and Nodes of Ranvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Burlingame</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takeshi Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon R. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Stankewich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew N. Rasband</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.2112-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701374v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Changes in Expression of βIV Spectrin Splice Variants at Axon Initial Segments and Nodes of Ranvier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The nano-architecture of the axonal cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Stankewich</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew N. Rasband</w:t>
+                <w:t xml:space="preserve">Subhojit Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.304. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.713 - 726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrn.2017.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474308v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Architecture of the Axon Initial Segment Reveals an Organized and Robust Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,77 +6399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Architecture of the Axon Initial Segment Reveals an Organized and Robust Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,103 +6533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic formin-dependent deep F-actin network in axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archan Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Ladt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210 (3), pp.401 - 417. </w:t>
@@ -6680,77 +6680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CK2 accumulation at the axon initial segment depends on sodium channel Nav1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeri Esther Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,64 +6801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Pasaran! Role of the axon initial segment in the regulation of protein transport and the maintenance of axonal identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.44 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,77 +6892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of voltage-gated sodium channel clustering in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (11), pp.1501-1520. </w:t>
@@ -7155,51 +7155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-binding proteins EB3 and EB1 link microtubules to ankyrin G in the axon initial segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,51 +7302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankyrin G restricts ion channel diffusion at the axonal initial segment before the establishment of the diffusion barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Irondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Moldrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1801 (8), pp.846-852. </w:t>
@@ -7557,90 +7557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-gated sodium channel organization in neurons: Protein interactions and trafficking pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 486 (2), pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7821,90 +7821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The type 1 cannabinoid receptor is highly expressed in embryonic cortical projection neurons and negatively regulates neurite growth in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre B. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (9), pp.1705-1718. </w:t>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activation drives compartment-selective endocytosis and axonal targeting of type 1 cannabinoid receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,51 +8222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive endocytic cycle of the CB1 cannabinoid receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Axon Initial Segment, 50 Years Later: A Nexus for Neuronal Organization and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vann Bennett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Plasma Membranes Portals Between Cells and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, Elsevier, pp.185-233, 2016, Current Topics in Membranes, 978-0-12-805404-8. </w:t>
@@ -8498,90 +8498,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repair protects microtubules from their destruction by molecular motors:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Triclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Min Htet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8648,51 +8648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité constitutive et adressage axonal du récepteur cannabinoïque neuronal CB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8888,51 +8888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Sharma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Parperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delamare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tumminia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mezache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1741-24.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o I Mamede" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60709-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hacker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Catharina Donders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thuenauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202403141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C O'Shaughnessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mable Lam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha E Ryken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Lukasik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Butler-Hallissey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00054-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202407024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Weigel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Friedl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.873" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Laine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Heil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simao Coelho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02057-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod A Pullarkat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#7765;hane Vassilopoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03828050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachuan Bai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthelemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01659-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23405-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Htet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Desantis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00905-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03233449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Chamier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jukkala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22518-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calina Copos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00825-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2872-20.2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archan Ganguly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Phan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.08.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichizo Nishino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02427822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Hamdan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Lim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Torii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Joshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Konning" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13658-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spark" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kitching" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteban-Ferrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoushka Handa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Carr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0962-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Carisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellyeh Hamidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.05.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09901-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaj Chakrabarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dubey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ladt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201711022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Pereira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Caillol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09231-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02423801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13835-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina L Tosheva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gustafsson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D M Gray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02179640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909789116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Jacobs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4605" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1922-17.2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2018.05.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Yuen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Khatri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pfennig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.12.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhojit Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.129" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Han" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Das" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Loi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201604028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuansheng Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zollinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rasband" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2113-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clerc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dargent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701374v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Szu-Yu Ho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oses-Prieto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Burlingame" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2112-17.2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshimura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stevens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Stankewich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Rasband" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00304" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Potier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda&#160;boroni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201506110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.07.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2013.11.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.09.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGLBQ9V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emerit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2011.01260.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018671108" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201003042" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Moldrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.05.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.08.079" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06484.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D1624B0661F9EC2F9696C6048829A15F305DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250333v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Darmon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5437-05.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403990200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctm.2015.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015810v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Santis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250338v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489508v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tumminia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mezache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Parperis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1741-24.2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delamare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Saraiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o I Mamede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60709-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hacker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Catharina Donders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thuenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202403141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Butler-Hallissey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00054-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202407024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C O'Shaughnessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mable Lam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha E Ryken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Lukasik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261667" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Friedl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100571" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.873" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Laine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Heil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simao Coelho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02057-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Weigel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#7765;hane Vassilopoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.220079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03828050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachuan Bai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthelemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01659-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod A Pullarkat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259356" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triclin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Htet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Desantis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00905-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Gomez-Castro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Zappettini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Pressey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla G Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03233449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Chamier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jukkala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22518-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calina Copos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00825-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2872-20.2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archan Ganguly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Phan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.08.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23405-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kitching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteban-Ferrer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoushka Handa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Carr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0962-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02427822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Hamdan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Lim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Torii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Joshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Konning" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13658-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichizo Nishino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201912006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F Carisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellyeh Hamidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09901-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaj Chakrabarty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dubey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ladt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201711022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Pereira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Caillol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09231-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02423801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13835-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina L Tosheva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gustafsson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D M Gray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab0261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.05.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02179640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909789116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736917v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1922-17.2018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2018.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Berger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leo-Macias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Yuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Khatri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.12.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albrecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Jacobs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4605" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dargent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuansheng Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zollinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rasband" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2113-17.2017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Han" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Das" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Loi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201604028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Szu-Yu Ho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oses-Prieto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Burlingame" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2112-17.2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshimura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stevens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Stankewich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Rasband" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00304" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhojit Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Potier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda&#160;boroni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201506110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.07.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2013.11.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.09.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGLBQ9V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emerit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2011.01260.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018671108" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201003042" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Moldrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2010.05.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.08.079" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06484.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D1624B0661F9EC2F9696C6048829A15F305DB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250333v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Darmon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5437-05.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Lenkei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403990200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctm.2015.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015810v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Santis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250338v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>