--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t>
+                <w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+                <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Randy Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chaillou</w:t>
+                <w:t xml:space="preserve">Jacky Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+                <w:t xml:space="preserve">Christopher Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Patricia Mcneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e03921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158241v1</w:t>
+                <w:t xml:space="preserve">hal-05318125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t>
+                <w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Whang</w:t>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Chen</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Yu</w:t>
+                <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Choi</w:t>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mcneil</w:t>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e03921. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318125v1</w:t>
+                <w:t xml:space="preserve">hal-05158241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swift heavy ions irradiation on the microstructural and electrochemical properties of vanadium nitride thin films for micro-supercapacitors</w:t>
               </w:r>
@@ -624,51 +624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Teyssédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -726,468 +726,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t>
+                <w:t xml:space="preserve">Atmospheric-Pressure Operation of All-Solid-State Batteries Enabled by Halide Solid Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+                <w:t xml:space="preserve">Maria Platonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Ronan Chometon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723253v1</w:t>
+                <w:t xml:space="preserve">hal-04419303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Deposition Conditions for VN Thin Films Electrodes for Microsupercapacitors: Influence of the Thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan N Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171 (9), pp.090513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ad75be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric-Pressure Operation of All-Solid-State Batteries Enabled by Halide Solid Electrolyte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Chometon</w:t>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.454-460. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, 65 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04419303v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofeather ruthenium nitride electrodes for electrochemical capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssine Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Capacitance Porous Ruthenium Nitride Films with High Rate Capability for Micro‐Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,51 +1666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolytic Micro‐Capacitors Based on Tantalum Films for High Voltage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,3620 +1781,3620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Improvement in the Cycling Ability of Pseudocapacitive Vanadium Nitride Films for Micro‐Supercapacitor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+                <w:t xml:space="preserve">Solid-Electrolyte-Free O3-LixTiS2 Cathode for High-Energy-Density All-Solid-State Lithium-Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de La Pena</w:t>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chometon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Bernhard Leube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202203462⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (16), pp.8521-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959151v1</w:t>
+                <w:t xml:space="preserve">hal-04187062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured MnO2 Films for 3D Micro‐Supercapacitors: From New Insights of the Growth Mechanism to the Fine Tuning of Areal Capacitance Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (3), pp.030530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/acbee8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Electrolyte-Free O3-LixTiS2 Cathode for High-Energy-Density All-Solid-State Lithium-Metal Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01383⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.8977-8990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187062v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-Depth Investigation of Manganese Dioxide as Pseudocapacitive Electrode in Lithium- and Sodium-Doped Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.100531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034213v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Investigation of Manganese Dioxide as Pseudocapacitive Electrode in Lithium- and Sodium-Doped Ionic Liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+                <w:t xml:space="preserve">Wafer-Scale Performance Mapping of Magnetron-Sputtered Ternary Vanadium Tungsten Nitride for Microsupercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ewels</w:t>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
+                <w:t xml:space="preserve">Joelle Thuriot-Roukos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (10), pp.100531. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad0180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239177v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-Scale Performance Mapping of Magnetron-Sputtered Ternary Vanadium Tungsten Nitride for Microsupercapacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Lithium Insertion into TiO 2 Anatase ALD Thin Films for Li‐Ion Microbatteries: An Atomic‐Scale Picture Provided by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robert</w:t>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Thuriot-Roukos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01803⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.2202141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241602v1</w:t>
+                <w:t xml:space="preserve">hal-04033995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Lithium Insertion into TiO 2 Anatase ALD Thin Films for Li‐Ion Microbatteries: An Atomic‐Scale Picture Provided by Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hallot</w:t>
+                <w:t xml:space="preserve">Major Improvement in the Cycling Ability of Pseudocapacitive Vanadium Nitride Films for Micro‐Supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Leviel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Francisco de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.2202141. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202202141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202203462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033995v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Electrochemical Li Insertion–Extraction Mechanism in Sputtered LiNi0.5Mn1.5O4 Thin Film Cathode for Li‐Ion Microbattery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+                <w:t xml:space="preserve">Sputtered (Fe,Mn)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Spinel Oxide Thin Films for Micro-Supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Leviel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gaetan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (25), pp.2200733. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (11), pp.110524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202200733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/aca050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747992v1</w:t>
+                <w:t xml:space="preserve">hal-03843226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Liquid Electrochemical TEM Investigation of LiMn1.5Ni0.5O4 Thin Film Cathode for Micro‐Battery Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+                <w:t xml:space="preserve">Solid-state 3D micro-supercapacitors based on ionogel electrolyte: Influence of adding lithium and sodium salts to the ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Cretu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Kévin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202100891⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.606-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2022.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507057v1</w:t>
+                <w:t xml:space="preserve">hal-03697655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Transport and Charge Distribution in Miniaturized Electrochemical Energy Storage Devices by Modeling Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dufil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (6), pp.060551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7a65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 3D micro-supercapacitors based on ionogel electrolyte: Influence of adding lithium and sodium salts to the ionic liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Benali Karroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2022.05.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697655v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">3D LiMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Deposited by ALD: A Road toward High‐Capacity Electrode for 3D Li‐Ion Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Benali Karroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (14), pp.2107054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202107054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631330v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered (Fe,Mn)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Spinel Oxide Thin Films for Micro-Supercapacitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Optimization of the Chemical/Electrochemical Compatibility of Halide Solid Electrolytes in All-Solid-State Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuncay Koç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/aca050⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (9), pp.2979-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843226v1</w:t>
+                <w:t xml:space="preserve">hal-03757740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D LiMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Deposited by ALD: A Road toward High‐Capacity Electrode for 3D Li‐Ion Microbatteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Probing the Electrochemical Li Insertion–Extraction Mechanism in Sputtered LiNi0.5Mn1.5O4 Thin Film Cathode for Li‐Ion Microbattery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202107054⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (25), pp.2200733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202200733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587506v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Optimization of the Chemical/Electrochemical Compatibility of Halide Solid Electrolytes in All-Solid-State Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Liquid Electrochemical TEM Investigation of LiMn1.5Ni0.5O4 Thin Film Cathode for Micro‐Battery Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuncay Koç</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hallot</w:t>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Quemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Dugas</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (9), pp.2979-2987. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), 2100891, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202100891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757740v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered LiNi0.5Mn1.5O4 Thin Films for Lithium-Ion Microbatteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-high areal capacitance and high rate capability RuO2 thin film electrodes for 3D micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hallot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02831⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546305v1</w:t>
+                <w:t xml:space="preserve">hal-03395314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hallot</w:t>
+                <w:t xml:space="preserve">Influence of ion implantation on the charge storage mechanism of vanadium nitride pseudocapacitive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Caja-Munoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Retoux</w:t>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.107016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545166v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Caja-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.15761-15773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03198793v1</w:t>
+                <w:t xml:space="preserve">hal-03545166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion implantation on the charge storage mechanism of vanadium nitride pseudocapacitive thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107016⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266225v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Whang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t>
+              <w:t xml:space="preserve">Joule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.2466-2478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551562v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1044-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501780v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high areal capacitance and high rate capability RuO2 thin film electrodes for 3D micro-supercapacitors</w:t>
+                <w:t xml:space="preserve">On chip MnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based 3D micro-supercapacitors with ultra-high areal energy density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Botayna Bounor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42, pp.259-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.07.038⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.520-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395314v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon quantum dots as a dual platform for the inhibition and light-based destruction of collagen fibers: implications for the treatment of eye floaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Sauvage</w:t>
+                <w:t xml:space="preserve">Inès de Hoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès de Hoon</w:t>
+                <w:t xml:space="preserve">Kevin Braeckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (6), pp.449-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1NH00157D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip MnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based 3D micro-supercapacitors with ultra-high areal energy density</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A first outlook of sputtered FeWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films for micro-supercapacitor electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.03.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (3), pp.030524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abec57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253618v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first outlook of sputtered FeWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films for micro-supercapacitor electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Fast X‐ray Nanotomography with Sub‐10 nm Resolution as a Powerful Imaging Tool for Nanotechnology and Energy Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Michael Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Deriy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abec57⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (21), pp.2008653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194252v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast X‐ray Nanotomography with Sub‐10 nm Resolution as a Powerful Imaging Tool for Nanotechnology and Energy Storage Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can an Inorganic Coating Serve as Stable SEI for Aqueous Superconcentrated Electrolytes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Deriy</w:t>
+                <w:t xml:space="preserve">Léa Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Bean</w:t>
+                <w:t xml:space="preserve">Gustavo Hobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francine Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008653⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), pp.2575-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c01097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545058v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Inorganic Coating Serve as Stable SEI for Aqueous Superconcentrated Electrolytes?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sputtered LiNi0.5Mn1.5O4 Thin Films for Lithium-Ion Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francine Lagadec</w:t>
+                <w:t xml:space="preserve">M. Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Guo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (7), pp.2575-2583. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.3101-3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c01097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320269v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflow Soldering-Resistant Solid-State 3D Micro-Supercapacitors Based on Ionogel Electrolyte for Powering the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,103 +5471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the charge storage mechanism in pseudocapacitive vanadium nitride thick films for high-performance on-chip micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.949-957. </w:t>
@@ -5599,615 +5599,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of T-Nb2O5 thin-films deposited by atomic layer deposition for miniaturized electrochemical energy storage devices</w:t>
+                <w:t xml:space="preserve">Sputtered tungsten nitride films as pseudocapacitive electrode for on chip micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.581-588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20, pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135683v1</w:t>
+                <w:t xml:space="preserve">hal-02187904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast electrochemical storage process in sputtered Nb2O5 porous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Arico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8EE02029A⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.5826-5832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b01457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020418v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electrochemical storage process in sputtered Nb2O5 porous thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Synthesis of T-Nb2O5 thin-films deposited by atomic layer deposition for miniaturized electrochemical energy storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b01457⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263481v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered tungsten nitride films as pseudocapacitive electrode for on chip micro-supercapacitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.243-252. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.96-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8EE02029A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187904v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On chip interdigitated micro-supercapacitors based on sputtered bifunctional vanadium nitride thin films with finely tuned inter- and intracolumnar porosities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (7), pp.1800036. </w:t>
@@ -6245,90 +6245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries with high energy and rate capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6368,554 +6368,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High areal energy 3D-interdigitated micro-supercapacitors in aqueous and ionic liquid electrolytes</w:t>
+                <w:t xml:space="preserve">Tuning the Cation Ordering with the Deposition Pressure in Sputtered LiMn1.5Ni0.5O4 Thin Film Deposited on Functional Current Collectors for Li-Ion Microbattery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Eustache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Brachet</w:t>
+                <w:t xml:space="preserve">Manon Létiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201700126⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (14), pp.6044 - 6057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628270v1</w:t>
+                <w:t xml:space="preserve">hal-03192879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux types d’électrodes pour les microsupercondensateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High areal energy 3D-interdigitated micro-supercapacitors in aqueous and ionic liquid electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pech</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (10), pp.1700126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201700126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872933v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraquinone modification of microporous carbide derived carbon films for on-chip micro-supercapacitors applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux types d’électrodes pour les microsupercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RE180, pp.1 - 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623096v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Cation Ordering with the Deposition Pressure in Sputtered LiMn1.5Ni0.5O4 Thin Film Deposited on Functional Current Collectors for Li-Ion Microbattery Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthraquinone modification of microporous carbide derived carbon films for on-chip micro-supercapacitors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Létiche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">A.L. Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (14), pp.6044 - 6057. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.391 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192879v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered titanium carbide thick film for high areal energy on chip carbon-based micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,51 +7018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and freestanding elastic carbon films for micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,77 +7165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
@@ -7401,566 +7401,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnO 2 Thin Films on 3D Scaffold: Microsupercapacitor Electrodes Competing with “Bulk” Carbon Electrodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sputtered Titanium Nitride: A Bifunctional Material for Li-Ion Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201500680⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (4), pp.A493-A500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0051504jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725486v1</w:t>
+                <w:t xml:space="preserve">hal-01725993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered Titanium Nitride: A Bifunctional Material for Li-Ion Microbatteries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Brillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0051504jes⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.1184-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725993v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of gallium incorporation in sol–gel derived CuIn(1−x)GaxS2 thin films for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Cristini Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561323v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of gallium incorporation in sol–gel derived CuIn(1−x)GaxS2 thin films for photovoltaic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">MnO 2 Thin Films on 3D Scaffold: Microsupercapacitor Electrodes Competing with “Bulk” Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.137-144. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (18), pp.1500680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201500680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151538v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-microtube scaffold decorated with anatase TiO2 as a negative electrode for a 3D litium-ion microbattery</w:t>
               </w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.119-129. </w:t>
@@ -8252,64 +8252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8360,51 +8360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-autonomous picocell remote antenna unit for radio-over-fiber system using the multiservices concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.649-651. </w:t>
@@ -8488,514 +8488,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Micro-patterning of LiPON and lithium iron phosphate material deposited onto silicon nanopillars array for lithium ion solid state 3D micro-battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (10), pp.3172-3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572632v1</w:t>
+                <w:t xml:space="preserve">hal-00639805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639804v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-patterning of LiPON and lithium iron phosphate material deposited onto silicon nanopillars array for lithium ion solid state 3D micro-battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.06.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00639805v1</w:t>
+                <w:t xml:space="preserve">hal-00639804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.112502-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9023,872 +9023,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further studies on the lithium phosphorus oxynitride solid electrolyte</w:t>
+                <w:t xml:space="preserve">Towards the 3-D Microfabrication and Integration of a Complete Power Unit Used for Energy Autonomous Wireless System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pichonat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Tristan Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Pichonat</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (35), pp.11 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3414000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514193v1</w:t>
+                <w:t xml:space="preserve">hal-03192890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the 3-D Microfabrication and Integration of a Complete Power Unit Used for Energy Autonomous Wireless System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further studies on the lithium phosphorus oxynitride solid electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Pichonat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.231 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3414000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192890v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
+                <w:t xml:space="preserve">R. Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.1320-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471849v1</w:t>
+                <w:t xml:space="preserve">hal-00471847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Rolland</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00471847v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio over Fiber Transport for the Support of Wireless Broadband Services [Invited]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.951-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2009.1584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398643v1</w:t>
+                <w:t xml:space="preserve">hal-00471848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radio over Fiber Transport for the Support of Wireless Broadband Services [Invited]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alphones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optical Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.156-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471848v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,51 +9987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nkansah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10082,103 +10082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.11266-11274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10251,51 +10251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10358,103 +10358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t>
@@ -10518,51 +10518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nkansah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,90 +10617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10719,423 +10719,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Redha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125333v1</w:t>
+                <w:t xml:space="preserve">hal-00125330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP semiconductor waveguides coupled to disk microcavity optical resonators via opto-microwave technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (4), pp.315-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.20808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125330v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of SiO2 transferred GaAs electroabsorption modulator for 850 nm radio over fibre systems based on multimode fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,77 +11242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37, pp.1087-1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11363,916 +11363,916 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RX&amp;Mat2023 - 15ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303308v1</w:t>
+                <w:t xml:space="preserve">hal-04410346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Defects Created by Implanted Ions on the Electrochemical Behavior of Pseudocapacitive Thin Film Electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternary vanadium tungsten nitride film for micro-supercapacitor electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+                <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbe</w:t>
+                <w:t xml:space="preserve">Joelle Thuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">74th Annual ISE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304507v1</w:t>
+                <w:t xml:space="preserve">hal-04304350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Micro-supercapacitors and micro-batteries: complementary microdevices for powering IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Summer School Sciences for a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410267v1</w:t>
+                <w:t xml:space="preserve">hal-04304327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary vanadium tungsten nitride film for micro-supercapacitor electrode</w:t>
+                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant / électrolyte aqueux dans les micro-condensateurs électrolytiques à haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Teyssedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual ISE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304350v1</w:t>
+                <w:t xml:space="preserve">hal-04303290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sputtered ternary transition metal oxide-based electrodes for micro-supercapacitors applications: approach, challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304327v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered ternary transition metal oxide-based electrodes for micro-supercapacitors applications: approach, challenges and prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Buvat</w:t>
+                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303456v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Role of Defects Created by Implanted Ions on the Electrochemical Behavior of Pseudocapacitive Thin Film Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX&amp;Mat2023 - 15ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux (Gironde), France</w:t>
+              <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410346v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant / électrolyte aqueux dans les micro-condensateurs électrolytiques à haute tension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] Micro-supercapacitors and micro-batteries: complementary microdevices for powering IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">3rd Summer School Sciences for a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303290v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the metal / insulator / aqueous electrolyte interfaces in high voltage electrolytic micro-capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de la Société Chimique de France (SCF2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12291,519 +12291,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Latest advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">High Throughput Characterization Methods at the Wafer Scale for Sputtered Films Used in Micro-Supercapacitors and Li-Ion Micro-Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243847v1</w:t>
+                <w:t xml:space="preserve">hal-03969782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Characterization Methods at the Wafer Scale for Sputtered Films Used in Micro-Supercapacitors and Li-Ion Micro-Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] Latest advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969782v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l’énergie pour l’Internet des Objets : rêve ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journées recherche de l'Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Plénieres du GdR OxyFun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718364v1</w:t>
+                <w:t xml:space="preserve">hal-04303400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Solid State Chemistry meets Micro-electronics: New 3D micro-batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1;5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au laboratoire CRISMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303219v1</w:t>
+                <w:t xml:space="preserve">hal-04304410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance asymmetric micro-supercapacitors based on VN and RuN sputtered films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CChESMate 1st meeting - Climate Change and Energy Solutions through Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
@@ -12826,1175 +12899,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1;5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">When Solid State Chemistry meets Micro-electronics: New 3D micro-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire au laboratoire CRISMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304410v1</w:t>
+                <w:t xml:space="preserve">hal-04303219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l’énergie pour l’Internet des Objets : rêve ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited] Last advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénieres du GdR OxyFun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Enhanced Electrochemical Capacitors (ISE ECap 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303400v1</w:t>
+                <w:t xml:space="preserve">hal-04304461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Last advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sputtered vanadium nitride films as efficient pseudocapacitive electrodes with high cycle stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Enhanced Electrochemical Capacitors (ISE ECap 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">11th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304461v1</w:t>
+                <w:t xml:space="preserve">hal-04303302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered vanadium nitride films as efficient pseudocapacitive electrodes with high cycle stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Asymmetric VN // RuN micro-supercapacitors based on sputtered metal nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Days on Energy Harvesting and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303302v1</w:t>
+                <w:t xml:space="preserve">hal-04304357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric VN // RuN micro-supercapacitors based on sputtered metal nitride films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pulvérisation réactive pour le dépôt de nitrure de vanadium comme électrodes de micro-supercondensateurs performants et stables en cyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304357v1</w:t>
+                <w:t xml:space="preserve">hal-03876159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulvérisation réactive pour le dépôt de nitrure de vanadium comme électrodes de micro-supercondensateurs performants et stables en cyclage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant et isolant / électrolyte aqueux au sein de micro-condensateurs électrolytiques pour application haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Teyssedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876159v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant et isolant / électrolyte aqueux au sein de micro-condensateurs électrolytiques pour application haute tension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème journées recherche de l'Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872189v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1,5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lethien</w:t>
+                <w:t xml:space="preserve">[Invited] Micro-batteries Li-ion et micro-supercondensateurs au service de l'Internet des Objets miniaturisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual - Online, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410870v1</w:t>
+                <w:t xml:space="preserve">hal-03414812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation de défauts et l’étude de leurs influences sur les propriétés électrochimiques du Nitrure de Vanadium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">239th ElectroChemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ElectroChemical Society, May 2021, Online &amp; Chicago, Ill., United States. pp.181-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-012181mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421040v1</w:t>
+                <w:t xml:space="preserve">hal-04401826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
@@ -14017,359 +14030,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Creţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303435v1</w:t>
+                <w:t xml:space="preserve">hal-04410878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410878v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered multi-cationic oxides thin-films, a new approach for micro-supercapacitors electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF2021 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
@@ -14392,1227 +14405,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-supercondensateurs asymétriques à base de nitrure de métal de transition polycationiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ElectroChemical Society Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Défi Nouveau Matériaux de la MITI – CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401826v1</w:t>
+                <w:t xml:space="preserve">hal-04303272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Micro-batteries Li-ion et micro-supercondensateurs au service de l'Internet des Objets miniaturisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited] Micro-dispositifs de stockage haute puissance tout solide: rêve ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Bi-Annuelle du RS2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414812v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-supercondensateurs asymétriques à base de nitrure de métal de transition polycationiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray microdiffraction study of LiMn1.5 Ni0.5O4 thin films deposited by sputtering for Li-ion micro-batteries application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peireira Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Défi Nouveau Matériaux de la MITI – CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées 2021 de la Division Chimie du Solide de la SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303272v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Micro-dispositifs de stockage haute puissance tout solide: rêve ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Implantation de défauts et l’étude de leurs influences sur les propriétés électrochimiques du Nitrure de Vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-Annuelle du RS2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618936v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microdiffraction study of LiMn1.5 Ni0.5O4 thin films deposited by sputtering for Li-ion micro-batteries application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1,5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peireira Ramos</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2021 de la Division Chimie du Solide de la SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France. 2 p</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680136v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l'énergie : vers la fabrication de micro-batteries performantes tout solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop « Microénergie pour l'Internet des Objets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070381v1</w:t>
+                <w:t xml:space="preserve">hal-03547302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-Scale Fabrication of Solid-State on-Chip Microsupercapacitors Based on Silicon-Processing Techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - Supercapacitor 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2020-0114mtgabs⟩</w:t>
+              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.74-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01174mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547353v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Wafer-Scale Fabrication of Solid-State on-Chip Microsupercapacitors Based on Silicon-Processing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramics Congress, CIMTEC 2020, Symposium CJ - Materials Demands Towards Next Generation Electrochemical Energy Storage Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - Supercapacitor 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.4-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-0114mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547317v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and electronic properties of pseudocapacitive vanadium nitride films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">[Invited] Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Microscopy Congress 2020 (EMC2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15th International Ceramics Congress, CIMTEC 2020, Symposium CJ - Materials Demands Towards Next Generation Electrochemical Energy Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584044v1</w:t>
+                <w:t xml:space="preserve">hal-03547317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l'énergie : vers la fabrication de micro-batteries performantes tout solide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Structure and electronic properties of pseudocapacitive vanadium nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Microénergie pour l'Internet des Objets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">The European Microscopy Congress 2020 (EMC2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547302v1</w:t>
+                <w:t xml:space="preserve">hal-03584044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powering the Internet of Things with planar and 3D micro-supercapacitors: dream or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Asbani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2020 (Pacific Rim Meeting, ECS, ECSJ, KECS Joint Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Visioconférence, Japan</w:t>
@@ -15641,51 +15641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Vers la fabrication de micro-dispositifs de stockage électrochimique en technologie couche mince pour l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15710,103 +15710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the Influence of Defects on the Charge Storage Mechanism of Sputtered Vanadium Nitride Pseudocapacitive Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2020 (Pacific Rim Meeting, ECS, ECSJ, KECS Joint Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Visioconférence, Japan</w:t>
@@ -15835,103 +15835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in sputtered transition metal nitride films for on chip micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">236th Electrochemical Society Meeting (ECS236)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t>
@@ -15954,523 +15954,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de couches minces Nb2O5 par pulvérisation cathodique pour des applications à forte densité d’énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Sputtered Nb2O5 thin films for hybrid miniaturized electrochemical energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330623v1</w:t>
+                <w:t xml:space="preserve">hal-02330616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] New 3D design for mobile microbatteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Further insight in LiMn1.5Ni0.5O4 thin film from planar to 3D all solid state Lithium-ion microbattery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials World Congress 2018 (AEMWC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330684v1</w:t>
+                <w:t xml:space="preserve">hal-02330605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight in LiMn1.5Ni0.5O4 thin film from planar to 3D all solid state Lithium-ion microbattery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Élaboration de couches minces Nb2O5 par pulvérisation cathodique pour des applications à forte densité d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Arico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330605v1</w:t>
+                <w:t xml:space="preserve">hal-02330623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered Nb2O5 thin films for hybrid miniaturized electrochemical energy storage systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[Invited] New 3D design for mobile microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials World Congress 2018 (AEMWC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330616v1</w:t>
+                <w:t xml:space="preserve">hal-02330684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer-thick ALD coating on micrometer-thick sputtered LiMn1.5Ni0.5O4 films: a strategy to stabilize the solid/liquid interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16495,51 +16495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Vanadium and tungsten nitride thin film electrodes for micro-supercapacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16547,51 +16547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iadecolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">233rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
@@ -16620,103 +16620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films minces de Nb2O5 par pulvérisation cathodique pour micro-supercondensateurs à haute densité d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
@@ -16745,64 +16745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film electrodes for fast electrochemical microdevices based on redox or intercalation pseudocapacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16870,90 +16870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight in sputtered LiMn1.5Ni0.504 thin film for solid state Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Lithium Battery Discussions (LiBd8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16978,103 +16978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer deposition of thin films materials for 3D solid state Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Japan-France joint seminar on Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nantes, France</w:t>
@@ -17103,77 +17103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step conformal solid electrolyte deposited by ALD on robust 3D silicon scaffold for on chip Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17228,103 +17228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin for Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17349,51 +17349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip carbide derived carbon films for high performance micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17474,103 +17474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin film for Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
@@ -17718,394 +17718,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of PtSi phase formation during the annealing of LiMn1.5Ni0.5O4 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin film for Li-ion microbattery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331262v1</w:t>
+                <w:t xml:space="preserve">hal-02331507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin film for Li-ion microbattery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Evidence of PtSi phase formation during the annealing of LiMn1.5Ni0.5O4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331507v1</w:t>
+                <w:t xml:space="preserve">hal-02331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-conformal deposition of TiO2 and MnO2 electrodes on advanced silicon microstructures for 3D Li-ion microbatteries and micro-supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Eustache</w:t>
+                <w:t xml:space="preserve">3D micro-supercapacitor based on MnO2 electrodes on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976637v1</w:t>
+                <w:t xml:space="preserve">hal-01015285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux lithiés obtenus par dépôt physique et chimique en phase vapeur pour microbatterie Li-ion</w:t>
               </w:r>
@@ -18117,64 +18117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs, JNOEJC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18193,402 +18193,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D micro-supercapacitor based on MnO2 electrodes on silicon substrate</w:t>
+                <w:t xml:space="preserve">[Invited] 3D substrates for improved performance of Li-ion microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Douard</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">10th Japan-France Joint Seminar on Battery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hakone, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015285v1</w:t>
+                <w:t xml:space="preserve">hal-01044691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] 3D substrates for improved performance of Li-ion microbatteries</w:t>
+                <w:t xml:space="preserve">Sputtered thin films for lithium ion microbatteries: recent results on TiN lithium barrier diffusion layer, Au negative and C-LiFePO4 positive electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Japan-France Joint Seminar on Battery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hakone, Japan</w:t>
+              <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044691v1</w:t>
+                <w:t xml:space="preserve">hal-01015287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered thin films for lithium ion microbatteries: recent results on TiN lithium barrier diffusion layer, Au negative and C-LiFePO4 positive electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crosnier</w:t>
+                <w:t xml:space="preserve">Step-conformal deposition of TiO2 and MnO2 electrodes on advanced silicon microstructures for 3D Li-ion microbatteries and micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015287v1</w:t>
+                <w:t xml:space="preserve">hal-00976637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InxGa1-xN/GaN heterostructures for x~0.30 and x~0.55 by XRD and TEM methods</w:t>
               </w:r>
@@ -18600,51 +18600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dogmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18693,726 +18693,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis and thin films development of CuIn(Ga)S2 : an energy solar scavenging device used for wireless autonomous systems</w:t>
+                <w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bourlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591388v1</w:t>
+                <w:t xml:space="preserve">hal-00574515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Recent developments in amorphous sputterred ITO thin films acting as transparent front contact layer of CIGS solar cells for energy autonomous wireless microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Guillet</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gruss</w:t>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th IEEE Photovoltaic Specialist Conference, PVSC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Seattle, WA, United States. pp.1235-1237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574515v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in amorphous sputterred ITO thin films acting as transparent front contact layer of CIGS solar cells for energy autonomous wireless microsystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Sputtering of amorphous ITO thin films used for chalcopyrite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Photovoltaic Specialist Conference, PVSC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186180⟩</w:t>
+              <w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition, 26th EU PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hamburg, Germany. pp.3004-3006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/26thEUPVSEC2011-3DV.2.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800073v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of amorphous ITO thin films used for chalcopyrite solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Low damage sputterred ITO front contact layer for CIGS solar microcells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition, 26th EU PVSEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800074v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low damage sputterred ITO front contact layer for CIGS solar microcells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sol-gel synthesis and thin films development of CuIn(Ga)S2 : an energy solar scavenging device used for wireless autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leroy</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591387v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de CuInGaS2 par voie sol-gel : application à la récupération de l'énergie photovoltaïque ambiante pour micro-systèmes autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19467,77 +19467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19586,334 +19586,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Sion</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573166v1</w:t>
+                <w:t xml:space="preserve">hal-00574838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Rolland</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574838v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t>
@@ -19951,103 +19951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t>
@@ -20076,90 +20076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20178,260 +20178,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t>
+              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474167v1</w:t>
+                <w:t xml:space="preserve">hal-00575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575291v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on characterisation of PF GIPOF designed for high-speed LAN</w:t>
               </w:r>
@@ -20443,51 +20443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20538,90 +20538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20676,51 +20676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optically powered radio over fiber remote unit using wavelength division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20787,532 +20787,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new management approach for finding an optimal path in an ad-hoc network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+                <w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Networking and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383072v1</w:t>
+                <w:t xml:space="preserve">hal-00370306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Goffin</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370306v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366995v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+                <w:t xml:space="preserve">A new management approach for finding an optimal path in an ad-hoc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahib Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 International Conference on Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.65-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNS.2007.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285267v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downlink low-cost radio-optic demonstrator for distributed antenna system : pico-cellular applications</w:t>
               </w:r>
@@ -21337,51 +21337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21429,77 +21429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21537,90 +21537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21697,51 +21697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21786,793 +21786,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t>
+              <w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125337v1</w:t>
+                <w:t xml:space="preserve">hal-00125336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Costa de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
+              <w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130848v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Goffin</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131126v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131128v1</w:t>
+                <w:t xml:space="preserve">hal-00131126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Goffin</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.357-360</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130834v1</w:t>
+                <w:t xml:space="preserve">hal-00131128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125336v1</w:t>
+                <w:t xml:space="preserve">hal-00130834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 3 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -22607,90 +22607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22728,90 +22728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22842,90 +22842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t>
@@ -22954,90 +22954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23062,77 +23062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and conception of a resonant microcavity electroabsorption modulator for the transmission of RF signals through multimode fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European NEFERTITI Winterschool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23170,64 +23170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">850 nm transmission type electroabsorption modulator on SiO2 substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23258,51 +23258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of RF and microwave signals by optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23314,312 +23314,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de signaux RF sur fibre optique multimode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Optimisation et conception d'un modulateur/détecteur à électroabsorption en microactivité résonnante - Transmission de signaux RF sur fibre optique multimode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Club optique microonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146534v1</w:t>
+                <w:t xml:space="preserve">hal-00146586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et conception d'un modulateur/détecteur à électroabsorption en microactivité résonnante - Transmission de signaux RF sur fibre optique multimode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Indoor transmission of RF signals on multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club optique microonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Villeneuve d Ascq, France</w:t>
+              <w:t xml:space="preserve">NEFERTITI Workshop on Recent advances in all-optical processing of microwave and RF signals &amp; Fiber radio systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146586v1</w:t>
+                <w:t xml:space="preserve">hal-00146555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor transmission of RF signals on multimode fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Transmission de signaux RF sur fibre optique multimode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEFERTITI Workshop on Recent advances in all-optical processing of microwave and RF signals &amp; Fiber radio systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Valence, France</w:t>
+              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146555v1</w:t>
+                <w:t xml:space="preserve">hal-00146534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23637,77 +23637,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered vanadium nitride films as efficient pseudocapacitive electrodes with high cycle stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Energy Science of Materials CChESMate 1st Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Villeneuve d'Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23732,103 +23732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -23857,103 +23857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Solid State Chemistry (ECSSC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23978,51 +23978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everlasting sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Toldov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24135,51 +24135,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical fibre, new developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IN-TECH, pp.586, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24229,64 +24229,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24320,77 +24320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethien C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical fibre, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t>
@@ -24419,90 +24419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethien C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical fibre, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t>
@@ -24563,103 +24563,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Frontispiece] In Situ Liquid Electrochemical TEM Investigation of LiMn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Cathode for Micro‐Battery Applications (Small Methods 2/2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Folastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.2270013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24690,64 +24690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie du solide et micro-électronique: les micro-batteries 3D à ions lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24765,51 +24765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et réalisation d'un transducteur et d'un système de transmission fibre multimode–radio à 850 nm pour applications GSM, UMTS et WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24917,51 +24917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D72475A3"/>
+    <w:nsid w:val="38F2B405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25148,51 +25148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lethien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8906-8308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081909500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703573v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N Coleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad75be" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennequart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Platonova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Signe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0177028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202402607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Behboudikhiavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chanteux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binson Babu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01383" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad0180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dufil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7a65" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2022.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ko&#231;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03253618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.03.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wojcik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deriy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008653" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Droguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hobold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francine Lagadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c01097" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9ccc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brousse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE02029A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eustache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Douard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brachet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brousse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brisse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.037" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3345" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500680" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X55FF8K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pichonat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3414000" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398643v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Gomes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphones" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wake" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nkansah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.927171" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VFPTWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154942v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303308v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304507v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304350v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Huy Dinh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304327v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303456v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410346v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303290v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teyssedou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718364v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303219v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303538v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304461v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303302v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304357v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872189v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buvat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marlec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421040v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582582v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414812v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303272v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618936v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Taberna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547353v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114mtgabs" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584044v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547302v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547311v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330714v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330623v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330684v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330605v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330616v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecolla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330643v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330660v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331833v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331427v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01989601v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01994382v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331262v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331507v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044691v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015287v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878378v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dogmus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800073v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186180" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800074v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/26thEUPVSEC2011-3DV.2.33" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572214v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazoui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376222v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bette" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666670" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141199v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146534v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146586v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146555v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410862v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410887v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575762v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736512v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lethien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8906-8308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081909500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennequart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Platonova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703573v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N Coleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad75be" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Signe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0177028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202402607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Behboudikhiavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chanteux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binson Babu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01383" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad0180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2022.05.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dufil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7a65" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ko&#231;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01668" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03253618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.03.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wojcik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deriy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008653" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Droguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hobold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francine Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c01097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9ccc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brousse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE02029A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eustache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Douard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brachet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700126" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brisse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3345" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500680" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X55FF8K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pichonat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3414000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Gomes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphones" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wake" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nkansah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.927171" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VFPTWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154942v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410346v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304350v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Huy Dinh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304327v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303290v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teyssedou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410267v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969782v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303538v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304461v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303302v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872189v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buvat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marlec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414812v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582582v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303272v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618936v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Taberna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421040v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547302v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547353v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114mtgabs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547317v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584044v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547311v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330714v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330616v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330605v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330623v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330684v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecolla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330643v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330660v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331833v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331427v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01989601v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01994382v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331507v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331262v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015285v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044691v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878378v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dogmus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800073v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186180" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800074v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/26thEUPVSEC2011-3DV.2.33" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591387v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572214v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazoui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376222v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bette" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666670" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141199v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146586v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146555v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146534v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410862v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410887v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575762v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736512v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>