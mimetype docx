--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -726,814 +726,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric-Pressure Operation of All-Solid-State Batteries Enabled by Halide Solid Electrolyte</w:t>
+                <w:t xml:space="preserve">High Capacitance Porous Ruthenium Nitride Films with High Rate Capability for Micro‐Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Platonova</w:t>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Chometon</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02513⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (40), pp.2402607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202402607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419303v1</w:t>
+                <w:t xml:space="preserve">hal-04610328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Deposition Conditions for VN Thin Films Electrodes for Microsupercapacitors: Influence of the Thickness</w:t>
+                <w:t xml:space="preserve">Control of microstructure and composition of reactively sputtered vanadium nitride thin films based on hysteresis curves and application to microsupercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Tatiana Signe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan N Coleman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Mannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad75be⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.023405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/5.0177028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703573v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric-Pressure Operation of All-Solid-State Batteries Enabled by Halide Solid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+                <w:t xml:space="preserve">Maria Platonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+                <w:t xml:space="preserve">Ronan Chometon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04723253v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofeather ruthenium nitride electrodes for electrochemical capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Tuning Deposition Conditions for VN Thin Films Electrodes for Microsupercapacitors: Influence of the Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barnabé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan N Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-024-01816-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (9), pp.090513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad75be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495652v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of microstructure and composition of reactively sputtered vanadium nitride thin films based on hysteresis curves and application to microsupercapacitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Signe</w:t>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mannequin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/5.0177028⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, 65 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04423908v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Capacitance Porous Ruthenium Nitride Films with High Rate Capability for Micro‐Supercapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanofeather ruthenium nitride electrodes for electrochemical capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (40), pp.2402607. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202402607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-024-01816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610328v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Electrodeposition of Electrically Conducting Ni 3 (HITP) 2 MOF Nanostructures for Micro‐Supercapacitor Integration</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1781,399 +1781,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Electrolyte-Free O3-LixTiS2 Cathode for High-Energy-Density All-Solid-State Lithium-Metal Batteries</w:t>
+                <w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01383⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.8977-8990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187062v1</w:t>
+                <w:t xml:space="preserve">hal-04034213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured MnO2 Films for 3D Micro‐Supercapacitors: From New Insights of the Growth Mechanism to the Fine Tuning of Areal Capacitance Values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+                <w:t xml:space="preserve">Solid-Electrolyte-Free O3-LixTiS2 Cathode for High-Energy-Density All-Solid-State Lithium-Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Leube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/acbee8⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (16), pp.8521-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062788v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured MnO2 Films for 3D Micro‐Supercapacitors: From New Insights of the Growth Mechanism to the Fine Tuning of Areal Capacitance Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botayna Bounor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (10), pp.8977-8990. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.030530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/acbee8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034213v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Investigation of Manganese Dioxide as Pseudocapacitive Electrode in Lithium- and Sodium-Doped Ionic Liquids</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-Scale Performance Mapping of Magnetron-Sputtered Ternary Vanadium Tungsten Nitride for Microsupercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Improvement in the Cycling Ability of Pseudocapacitive Vanadium Nitride Films for Micro‐Supercapacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,103 +2695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered (Fe,Mn)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Spinel Oxide Thin Films for Micro-Supercapacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (11), pp.110524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2819,429 +2819,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 3D micro-supercapacitors based on ionogel electrolyte: Influence of adding lithium and sodium salts to the ionic liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Douard</w:t>
+                <w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Benali Karroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2022.05.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697655v1</w:t>
+                <w:t xml:space="preserve">hal-03631330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport and Charge Distribution in Miniaturized Electrochemical Energy Storage Devices by Modeling Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dufil</w:t>
+                <w:t xml:space="preserve">Solid-state 3D micro-supercapacitors based on ionogel electrolyte: Influence of adding lithium and sodium salts to the ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Favier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Kévin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7a65⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.606-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2022.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706957v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Ionic Transport and Charge Distribution in Miniaturized Electrochemical Energy Storage Devices by Modeling Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dufil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+                <w:t xml:space="preserve">Frederic Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Benali Karroubi</w:t>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t>
+              <w:t xml:space="preserve">, 2022, 169 (6), pp.060551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7a65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631330v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D LiMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Deposited by ALD: A Road toward High‐Capacity Electrode for 3D Li‐Ion Microbatteries</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (14), pp.2107054. </w:t>
@@ -3400,64 +3400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Energy Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (9), pp.2979-2987. </w:t>
@@ -3547,51 +3547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (25), pp.2200733. </w:t>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high areal capacitance and high rate capability RuO2 thin film electrodes for 3D micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.259-267. </w:t>
@@ -3891,775 +3891,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion implantation on the charge storage mechanism of vanadium nitride pseudocapacitive thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Whang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107016⟩</w:t>
+              <w:t xml:space="preserve">Joule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.2466-2478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266225v1</w:t>
+                <w:t xml:space="preserve">hal-03501780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Retoux</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1044-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545166v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of ion implantation on the charge storage mechanism of vanadium nitride pseudocapacitive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.107016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.107016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198793v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Caja-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (9), pp.2466-2478. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.15761-15773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501780v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Asbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1044-1046. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551562v1</w:t>
+                <w:t xml:space="preserve">hal-03198793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On chip MnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based 3D micro-supercapacitors with ultra-high areal energy density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.520-527. </w:t>
@@ -4831,103 +4831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first outlook of sputtered FeWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films for micro-supercapacitor electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168 (3), pp.030524. </w:t>
@@ -4959,338 +4959,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast X‐ray Nanotomography with Sub‐10 nm Resolution as a Powerful Imaging Tool for Nanotechnology and Energy Storage Applications</w:t>
+                <w:t xml:space="preserve">Can an Inorganic Coating Serve as Stable SEI for Aqueous Superconcentrated Electrolytes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Nikitin</w:t>
+                <w:t xml:space="preserve">Léa Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wojcik</w:t>
+                <w:t xml:space="preserve">Gustavo Hobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Deriy</w:t>
+                <w:t xml:space="preserve">Marie Francine Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Bean</w:t>
+                <w:t xml:space="preserve">Rui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (21), pp.2008653. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), pp.2575-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202008653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c01097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545058v1</w:t>
+                <w:t xml:space="preserve">hal-03320269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Inorganic Coating Serve as Stable SEI for Aqueous Superconcentrated Electrolytes?</w:t>
+                <w:t xml:space="preserve">Fast X‐ray Nanotomography with Sub‐10 nm Resolution as a Powerful Imaging Tool for Nanotechnology and Energy Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Droguet</w:t>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Hobold</w:t>
+                <w:t xml:space="preserve">Michael Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francine Lagadec</w:t>
+                <w:t xml:space="preserve">Alex Deriy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+                <w:t xml:space="preserve">Sunil Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (7), pp.2575-2583. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (21), pp.2008653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c01097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320269v1</w:t>
+                <w:t xml:space="preserve">hal-03545058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiNi0.5Mn1.5O4 Thin Films for Lithium-Ion Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflow Soldering-Resistant Solid-State 3D Micro-Supercapacitors Based on Ionogel Electrolyte for Powering the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,64 +5484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the charge storage mechanism in pseudocapacitive vanadium nitride thick films for high-performance on-chip micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,77 +5631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.243-252. </w:t>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6007,64 +6007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (7), pp.1800036. </w:t>
@@ -6271,64 +6271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6400,77 +6400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (14), pp.6044 - 6057. </w:t>
@@ -6502,390 +6502,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High areal energy 3D-interdigitated micro-supercapacitors in aqueous and ionic liquid electrolytes</w:t>
+                <w:t xml:space="preserve">Nouveaux types d’électrodes pour les microsupercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Eustache</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RE180, pp.1 - 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628270v1</w:t>
+                <w:t xml:space="preserve">hal-01872933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux types d’électrodes pour les microsupercondensateurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthraquinone modification of microporous carbide derived carbon films for on-chip micro-supercapacitors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.391 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872933v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraquinone modification of microporous carbide derived carbon films for on-chip micro-supercapacitors applications</w:t>
+                <w:t xml:space="preserve">High areal energy 3D-interdigitated micro-supercapacitors in aqueous and ionic liquid electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brousse</w:t>
+                <w:t xml:space="preserve">Jean Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Jean Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Brisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">Jean Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 246, pp.391 - 398. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (10), pp.1700126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.201700126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623096v1</w:t>
+                <w:t xml:space="preserve">hal-01628270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered titanium carbide thick film for high areal energy on chip carbon-based micro-supercapacitors</w:t>
               </w:r>
@@ -6999,295 +6999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip and freestanding elastic carbon films for micro-supercapacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Functional Layers for on Chip 3D Li-Ion All Solid State Microbattery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brousse</w:t>
+                <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Laloo</w:t>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 351 (6274), pp.691-695. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad3345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201601402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489186v1</w:t>
+                <w:t xml:space="preserve">hal-03192855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Functional Layers for on Chip 3D Li-Ion All Solid State Microbattery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip and freestanding elastic carbon films for micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peihua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Letiche</w:t>
+                <w:t xml:space="preserve">Sébastien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Eustache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6274), pp.691-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201601402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aad3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192855v1</w:t>
+                <w:t xml:space="preserve">hal-01489186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of high performance on-chip porous carbon films for micro-supercapacitors applications in organic electrolytes</w:t>
               </w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,77 +7433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (4), pp.A493-A500. </w:t>
@@ -7684,64 +7684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Cristini Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7804,103 +7804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnO 2 Thin Films on 3D Scaffold: Microsupercapacitor Electrodes Competing with “Bulk” Carbon Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (18), pp.1500680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7946,90 +7946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-microtube scaffold decorated with anatase TiO2 as a negative electrode for a 3D litium-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,286 +8634,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t>
+                <w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572632v1</w:t>
+                <w:t xml:space="preserve">hal-00639804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t>
+                <w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t>
               </w:r>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (35), pp.11 - 21. </w:t>
@@ -9825,278 +9825,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically powered remote units for radio-over-fiber systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nkansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.2484-2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2008.927171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356914v1</w:t>
+                <w:t xml:space="preserve">hal-00356916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically powered remote units for radio-over-fiber systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.2484-2491. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1584-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2008.927171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356916v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t>
               </w:r>
@@ -10310,125 +10310,113 @@
               <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.811-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ett.1175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,244 +10425,244 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2007.909681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous dual band transmission over multimode fiber-fed indoor wireless network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nkansah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.627-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10689,344 +10677,344 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+                <w:t xml:space="preserve">Characterization of InP semiconductor waveguides coupled to disk microcavity optical resonators via opto-microwave technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Decoster</w:t>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.315-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125330v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of InP semiconductor waveguides coupled to disk microcavity optical resonators via opto-microwave technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+                <w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwu Li</w:t>
+                <w:t xml:space="preserve">K. Redha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03302278v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11055,297 +11043,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of SiO2 transferred GaAs electroabsorption modulator for 850 nm radio over fibre systems based on multimode fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio frequency transmission of 32 QAM signals over multimode fibre for distributed antenna system applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37, pp.1087-1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11355,1899 +11343,1899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ternary vanadium tungsten nitride film for micro-supercapacitor electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Thuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX&amp;Mat2023 - 15ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux (Gironde), France</w:t>
+              <w:t xml:space="preserve">74th Annual ISE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410346v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary vanadium tungsten nitride film for micro-supercapacitor electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
+                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual ISE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304350v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant / électrolyte aqueux dans les micro-condensateurs électrolytiques à haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Teyssedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304327v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant / électrolyte aqueux dans les micro-condensateurs électrolytiques à haute tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sputtered ternary transition metal oxide-based electrodes for micro-supercapacitors applications: approach, challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303290v1</w:t>
+                <w:t xml:space="preserve">hal-04303456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered ternary transition metal oxide-based electrodes for micro-supercapacitors applications: approach, challenges and prospects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lethien</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RX&amp;Mat2023 - 15ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303456v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">[Invited] Micro-supercapacitors and micro-batteries: complementary microdevices for powering IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">3rd Summer School Sciences for a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303308v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Defects Created by Implanted Ions on the Electrochemical Behavior of Pseudocapacitive Thin Film Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Micro-supercapacitors and micro-batteries: complementary microdevices for powering IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions de dépôt par pulvérisation cathodique sur des films minces de nitrure de métaux de transition (MoN; VN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Summer School Sciences for a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410267v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the metal / insulator / aqueous electrolyte interfaces in high voltage electrolytic micro-capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de la Société Chimique de France (SCF2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Throughput Characterization Methods at the Wafer Scale for Sputtered Films Used in Micro-Supercapacitors and Li-Ion Micro-Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bukola Jolayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Latest advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Materials Research Society Spring Meeting (MRS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l’énergie pour l’Internet des Objets : rêve ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénieres du GdR OxyFun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1;5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">When Solid State Chemistry meets Micro-electronics: New 3D micro-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire au laboratoire CRISMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304410v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance asymmetric micro-supercapacitors based on VN and RuN sputtered films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1;5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CChESMate 1st meeting - Climate Change and Energy Solutions through Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303538v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Solid State Chemistry meets Micro-electronics: New 3D micro-batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">High-performance asymmetric micro-supercapacitors based on VN and RuN sputtered films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Huy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au laboratoire CRISMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">CChESMate 1st meeting - Climate Change and Energy Solutions through Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303219v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Last advances in sputtered nitride films as high performance pseudocapacitive electrodes for solid-state micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Enhanced Electrochemical Capacitors (ISE ECap 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered vanadium nitride films as efficient pseudocapacitive electrodes with high cycle stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric VN // RuN micro-supercapacitors based on sputtered metal nitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13255,858 +13243,858 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulvérisation réactive pour le dépôt de nitrure de vanadium comme électrodes de micro-supercondensateurs performants et stables en cyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jrondi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension des interfaces métal / isolant et isolant / électrolyte aqueux au sein de micro-condensateurs électrolytiques pour application haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Buvat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Quand la chimie du solide rencontre la micro-électronique: les micro-batteries 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journées recherche de l'Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Micro-batteries Li-ion et micro-supercondensateurs au service de l'Internet des Objets miniaturisé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">239th ElectroChemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ElectroChemical Society, May 2021, Online &amp; Chicago, Ill., United States. pp.181-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-012181mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414812v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">[Invited] Micro-batteries Li-ion et micro-supercondensateurs au service de l'Internet des Objets miniaturisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ElectroChemical Society Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401826v1</w:t>
+                <w:t xml:space="preserve">hal-03414812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hallot</w:t>
+                <w:t xml:space="preserve">Sputtered multi-cationic oxides thin-films, a new approach for micro-supercapacitors electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bukola Jolayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">SCF2021 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302495v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Creţu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14125,73 +14113,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14250,405 +14238,405 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered multi-cationic oxides thin-films, a new approach for micro-supercapacitors electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF2021 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582582v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-supercondensateurs asymétriques à base de nitrure de métal de transition polycationiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Défi Nouveau Matériaux de la MITI – CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Micro-dispositifs de stockage haute puissance tout solide: rêve ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Taberna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bi-Annuelle du RS2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microdiffraction study of LiMn1.5 Ni0.5O4 thin films deposited by sputtering for Li-ion micro-batteries application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14670,1104 +14658,1104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peireira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 de la Division Chimie du Solide de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation de défauts et l’étude de leurs influences sur les propriétés électrochimiques du Nitrure de Vanadium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1,5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421040v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution and charge storage mechanism of sputtered LiMn15Ni1,5O4 thin films by X-ray diffraction and Raman spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implantation de défauts et l’étude de leurs influences sur les propriétés électrochimiques du Nitrure de Vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual - Online, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion - GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410870v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Miniaturisation du stockage électrochimique de l'énergie : vers la fabrication de micro-batteries performantes tout solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Microénergie pour l'Internet des Objets »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wafer-Scale Fabrication of Solid-State on-Chip Microsupercapacitors Based on Silicon-Processing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2020-01174mtgabs⟩</w:t>
+              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - Supercapacitor 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.4-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-0114mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070381v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-Scale Fabrication of Solid-State on-Chip Microsupercapacitors Based on Silicon-Processing Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">[Invited] Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - Supercapacitor 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Ceramics Congress, CIMTEC 2020, Symposium CJ - Materials Demands Towards Next Generation Electrochemical Energy Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montecatini Terme, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547353v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Challenges and prospects of 3D micro-supercapacitors for powering the internet of things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structure and electronic properties of pseudocapacitive vanadium nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramics Congress, CIMTEC 2020, Symposium CJ - Materials Demands Towards Next Generation Electrochemical Energy Storage Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">The European Microscopy Congress 2020 (EMC2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547317v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and electronic properties of pseudocapacitive vanadium nitride films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Microscopy Congress 2020 (EMC2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.74-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01174mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584044v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powering the Internet of Things with planar and 3D micro-supercapacitors: dream or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2020 (Pacific Rim Meeting, ECS, ECSJ, KECS Joint Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Visioconférence, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Vers la fabrication de micro-dispositifs de stockage électrochimique en technologie couche mince pour l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the Influence of Defects on the Charge Storage Mechanism of Sputtered Vanadium Nitride Pseudocapacitive Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15799,733 +15787,733 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2020 (Pacific Rim Meeting, ECS, ECSJ, KECS Joint Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Visioconférence, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in sputtered transition metal nitride films for on chip micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">236th Electrochemical Society Meeting (ECS236)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered Nb2O5 thin films for hybrid miniaturized electrochemical energy storage systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Further insight in LiMn1.5Ni0.5O4 thin film from planar to 3D all solid state Lithium-ion microbattery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330616v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight in LiMn1.5Ni0.5O4 thin film from planar to 3D all solid state Lithium-ion microbattery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sputtered Nb2O5 thin films for hybrid miniaturized electrochemical energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Arico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330605v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de couches minces Nb2O5 par pulvérisation cathodique pour des applications à forte densité d’énergie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">[Invited] New 3D design for mobile microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials World Congress 2018 (AEMWC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330623v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] New 3D design for mobile microbatteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Élaboration de couches minces Nb2O5 par pulvérisation cathodique pour des applications à forte densité d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Arico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials World Congress 2018 (AEMWC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330684v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer-thick ALD coating on micrometer-thick sputtered LiMn1.5Ni0.5O4 films: a strategy to stabilize the solid/liquid interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Vanadium and tungsten nitride thin film electrodes for micro-supercapacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16534,123 +16522,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iadecolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">233rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films minces de Nb2O5 par pulvérisation cathodique pour micro-supercondensateurs à haute densité d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16709,73 +16697,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film electrodes for fast electrochemical microdevices based on redox or intercalation pseudocapacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Arico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16834,1416 +16822,1416 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">232th Electrochemical Society Meeting (ECS232)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight in sputtered LiMn1.5Ni0.504 thin film for solid state Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Lithium Battery Discussions (LiBd8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer deposition of thin films materials for 3D solid state Li-ion microbattery</w:t>
+                <w:t xml:space="preserve">Step conformal solid electrolyte deposited by ALD on robust 3D silicon scaffold for on chip Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Japan-France joint seminar on Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331363v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step conformal solid electrolyte deposited by ALD on robust 3D silicon scaffold for on chip Li-ion microbattery</w:t>
+                <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin for Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331833v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin for Li-ion microbattery</w:t>
+                <w:t xml:space="preserve">Atomic Layer deposition of thin films materials for 3D solid state Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">11th Japan-France joint seminar on Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331427v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip carbide derived carbon films for high performance micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin film for Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devices and micro-devices using ionic liquids and ionogel electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Eustache</w:t>
+                <w:t xml:space="preserve">Dorian Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advanced Capacitors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Otsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin film for Li-ion microbattery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of PtSi phase formation during the annealing of LiMn1.5Ni0.5O4 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D micro-supercapacitor based on MnO2 electrodes on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux lithiés obtenus par dépôt physique et chimique en phase vapeur pour microbatterie Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs, JNOEJC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] 3D substrates for improved performance of Li-ion microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18251,124 +18239,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Japan-France Joint Seminar on Battery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hakone, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered thin films for lithium ion microbatteries: recent results on TiN lithium barrier diffusion layer, Au negative and C-LiFePO4 positive electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18376,110 +18364,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th Meeting of the Electrochemical Society and XXIX Congreso de la Sociedad Mexicana de Electroquímica, 2014 ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-conformal deposition of TiO2 and MnO2 electrodes on advanced silicon microstructures for 3D Li-ion microbatteries and micro-supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18501,1128 +18489,1128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InxGa1-xN/GaN heterostructures for x~0.30 and x~0.55 by XRD and TEM methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dogmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dogmus</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie pour l'Alimentation des Microsystèmes Autonomes, JNRSE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+                <w:t xml:space="preserve">N. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in amorphous sputterred ITO thin films acting as transparent front contact layer of CIGS solar cells for energy autonomous wireless microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE Photovoltaic Specialist Conference, PVSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Seattle, WA, United States. pp.1235-1237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering of amorphous ITO thin films used for chalcopyrite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition, 26th EU PVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hamburg, Germany. pp.3004-3006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4229/26thEUPVSEC2011-3DV.2.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low damage sputterred ITO front contact layer for CIGS solar microcells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis and thin films development of CuIn(Ga)S2 : an energy solar scavenging device used for wireless autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bourlier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de CuInGaS2 par voie sol-gel : application à la récupération de l'énergie photovoltaïque ambiante pour micro-systèmes autonomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Bourlier</w:t>
+                <w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bouazoui</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Nationales sur la Récupération et le Stockage d'Energie pour l'alimentation des microsystèmes autonomes, JNRSE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572214v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+                <w:t xml:space="preserve">Synthèse de CuInGaS2 par voie sol-gel : application à la récupération de l'énergie photovoltaïque ambiante pour micro-systèmes autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Heddebaut</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">1ères Journées Nationales sur la Récupération et le Stockage d'Energie pour l'alimentation des microsystèmes autonomes, JNRSE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550029v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19664,73 +19652,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19739,115 +19727,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19856,172 +19844,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20040,73 +20028,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20148,807 +20136,803 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+                <w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575291v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t>
+              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474167v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on characterisation of PF GIPOF designed for high-speed LAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mégret</w:t>
+                <w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Symposium of the IEEE/LEOS Benelux Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Netherlands. pp.103-106</w:t>
+              <w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376222v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+                <w:t xml:space="preserve">Recent results on characterisation of PF GIPOF designed for high-speed LAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t>
+              <w:t xml:space="preserve">13th Annual Symposium of the IEEE/LEOS Benelux Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Netherlands. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362374v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optically powered radio over fiber remote unit using wavelength division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wake</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Topical Meeting on Microwave Photonics joint with Asia-Pacific Microwave Photonics Conference, IEEE MWP2008/APMP2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Australia. pp.197-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWP.2008.4666670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Deparis</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t>
+              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370306v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21007,486 +20991,493 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sion</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285267v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new management approach for finding an optimal path in an ad-hoc network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahib Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Networking and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.65-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNS.2007.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink low-cost radio-optic demonstrator for distributed antenna system : pico-cellular applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.2618-2622</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130863v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21501,194 +21492,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downlink low-cost radio-optic demonstrator for distributed antenna system : pico-cellular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.2618-2622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130885v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downlink Low-cost Radio-Optic Demonstrator for Distributed Antenna System: Pico-Cellular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21737,119 +21725,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2618-2622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21864,346 +21852,322 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. da Costa de Matos</w:t>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125337v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t>
+              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130848v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22218,453 +22182,477 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Goffin</w:t>
+                <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Costa de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
+              <w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131128v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Goffin</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.357-360</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130834v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 3 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22679,113 +22667,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vloeberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22793,113 +22781,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22918,100 +22906,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23026,256 +23014,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and conception of a resonant microcavity electroabsorption modulator for the transmission of RF signals through multimode fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">850 nm transmission type electroabsorption modulator on SiO2 substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, York, United Kingdom</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141202v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">850 nm transmission type electroabsorption modulator on SiO2 substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and conception of a resonant microcavity electroabsorption modulator for the transmission of RF signals through multimode fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.123-126</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European NEFERTITI Winterschool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141188v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of RF and microwave signals by optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23284,336 +23272,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et conception d'un modulateur/détecteur à électroabsorption en microactivité résonnante - Transmission de signaux RF sur fibre optique multimode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club optique microonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor transmission of RF signals on multimode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEFERTITI Workshop on Recent advances in all-optical processing of microwave and RF signals &amp; Fiber radio systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de signaux RF sur fibre optique multimode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23623,146 +23611,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered vanadium nitride films as efficient pseudocapacitive electrodes with high cycle stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Energy Science of Materials CChESMate 1st Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Villeneuve d'Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23821,73 +23809,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23896,222 +23884,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Solid State Chemistry (ECSSC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everlasting sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Toldov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Toldov</w:t>
+                <w:t xml:space="preserve">Román Igual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Román Igual</w:t>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24121,91 +24109,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical fibre, new developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IN-TECH, pp.586, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24215,142 +24203,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-e3600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24383,73 +24371,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethien C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical fibre, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24495,51 +24483,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethien C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical fibre, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24549,51 +24537,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Frontispiece] In Situ Liquid Electrochemical TEM Investigation of LiMn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Cathode for Micro‐Battery Applications (Small Methods 2/2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24635,221 +24623,221 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.2270013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smtd.202270013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie du solide et micro-électronique: les micro-batteries 3D à ions lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et réalisation d'un transducteur et d'un système de transmission fibre multimode–radio à 850 nm pour applications GSM, UMTS et WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId549"/>
+      <w:footerReference w:type="default" r:id="rId548"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24917,51 +24905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F2B405"/>
+    <w:nsid w:val="6E6E9513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25148,51 +25136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lethien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8906-8308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081909500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennequart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Platonova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703573v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N Coleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad75be" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Signe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0177028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202402607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Behboudikhiavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chanteux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binson Babu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01383" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad0180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2022.05.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dufil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7a65" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ko&#231;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01668" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03253618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.03.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wojcik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deriy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008653" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Droguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hobold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francine Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c01097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9ccc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brousse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE02029A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eustache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Douard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brachet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700126" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brisse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3345" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500680" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X55FF8K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pichonat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3414000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Gomes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphones" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wake" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nkansah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.927171" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VFPTWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154942v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410346v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304350v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Huy Dinh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304327v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303290v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teyssedou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410267v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969782v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303538v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304461v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303302v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872189v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buvat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marlec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414812v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582582v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303272v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618936v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Taberna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421040v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547302v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547353v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114mtgabs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547317v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584044v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547311v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330714v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330616v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330605v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330623v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330684v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecolla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330643v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330660v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331833v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331427v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01989601v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01994382v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331507v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331262v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015285v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044691v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878378v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dogmus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800073v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186180" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800074v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/26thEUPVSEC2011-3DV.2.33" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591387v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572214v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazoui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376222v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bette" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666670" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141199v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146586v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146555v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146534v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410862v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410887v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575762v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736512v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lethien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8906-8308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081909500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202402607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Signe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0177028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennequart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Platonova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703573v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N Coleman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad75be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Behboudikhiavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chanteux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binson Babu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad0180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2022.05.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dufil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7a65" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Ko&#231;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01668" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.107016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03253618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.03.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Hoon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Braeckmans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00157D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Droguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hobold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francine Lagadec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c01097" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wojcik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deriy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Athou&#235;l" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9ccc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brousse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE02029A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872933v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brisse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eustache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Douard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brachet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700126" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489186v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3345" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500680" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X55FF8K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pichonat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3414000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Gomes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alphones" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356916v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wake" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nkansah" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gomes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.927171" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152493v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304350v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Huy Dinh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teyssedou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304507v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303308v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303286v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969782v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303400v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303538v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304461v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303302v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872189v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buvat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marlec" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718364v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414812v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582582v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303272v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618936v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Taberna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421040v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547353v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114mtgabs" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547317v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584044v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547311v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303350v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330714v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330605v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330616v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330684v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330623v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330592v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331780v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecolla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330643v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330660v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331833v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331363v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01989601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331796v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01994382v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331507v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331262v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015285v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009970v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044691v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015287v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976637v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878378v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dogmus" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186180" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800074v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/26thEUPVSEC2011-3DV.2.33" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591387v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572214v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazoui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376222v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360445v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666670" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141188v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141199v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146586v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146555v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410862v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410887v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575762v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736512v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141175v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>