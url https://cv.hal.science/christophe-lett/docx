--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+                <w:t xml:space="preserve">Species dispersal and community assembly facing the Atlantic meridional Overturning circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Smith</w:t>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 243, pp.103705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2026.103705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05580100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (9), pp.e70083. </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451292v1</w:t>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fast-Greedy algorithm reveals hourly fluctuations and associated risks of shark communities in a South Pacific city</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Agouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.109183. </w:t>
@@ -908,338 +908,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of the current state of marine functional connectivity research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Tanner</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M Sturrock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yahya Terzi</w:t>
+                <w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14888⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (9), e70083 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058478v2</w:t>
+                <w:t xml:space="preserve">hal-05451292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel vertical migration and seamount stepping stones promote species connectivity from coastal to offshore insular systems in the Tropical Southwestern Atlantic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+                <w:t xml:space="preserve">A systematic review of the current state of marine functional connectivity research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M Sturrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafet Ç Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+                <w:t xml:space="preserve">Szymon Smoliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Yahya Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (9), pp.2071--2084. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps14888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754490v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal connectivity of an abundant inshore fish species: model-data comparison along the southern coast of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Porri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,4391 +1310,4395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diel vertical migration and seamount stepping stones promote species connectivity from coastal to offshore insular systems in the Tropical Southwestern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvia Abdula</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (9), pp.2071--2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985888v1</w:t>
+                <w:t xml:space="preserve">hal-04754490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Abdula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), e0000414 [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824357v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Sea urchin (Paracentrotus lividus) larval dispersal and connectivity modelling in the northwestern Mediterranean Sea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102464⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, 103364 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431967v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corridors and barriers to marine connectivity around southern Africa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edible Sea urchin (Paracentrotus lividus) larval dispersal and connectivity modelling in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ternengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piacentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.102464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645525v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corridors and barriers to marine connectivity around southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bs Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tb Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Porri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 731, pp.105-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403849v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Doglioli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081668v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Alex Costa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e07110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138616v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of drifting fish aggregating device (dFAD) trajectories in the Atlantic and Indian Oceans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106711⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.114629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163887v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Simulations of drifting fish aggregating device (dFAD) trajectories in the Atlantic and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669630v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.593-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846138v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in drifting Fish Aggregating Device (dFAD) beaching events in the Seychelles Archipelago</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac091⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164857v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can drifting objects drive the movements of a vulnerable pelagic shark?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability in drifting Fish Aggregating Device (dFAD) beaching events in the Seychelles Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isla Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Attrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Forget</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3420⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.1687-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405002v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can drifting objects drive the movements of a vulnerable pelagic shark?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John David Filmalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344669v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spawning areas of two shallow-water penaeid shrimps (Penaeus indicus and Metapenaeus monoceros) on the Sofala Bank, Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardino Malauene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanasio Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 253, pp.107268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial management can significantly reduce dFAD beachings in Indian and Atlantic Ocean tropical tuna purse seine fisheries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Dupaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 254, pp.108939. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (9), pp.3075-3088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413528v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between seamounts and coastal ecosystems in the Southwestern Indian Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial management can significantly reduce dFAD beachings in Indian and Atlantic Ocean tropical tuna purse seine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104774⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.108939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410867v1</w:t>
+                <w:t xml:space="preserve">hal-03413528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum drift times infer trajectories of ghost nets found in the Maldives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stelfox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stelfox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Graham Souch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.111037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging approaches for modeling the dispersal of propagules in air and sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Connectivity between seamounts and coastal ecosystems in the Southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Crochelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spadone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108858⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.104774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411031v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Lagrangian model using trajectories of oceanographic drifters and fishing devices in the Tropical Atlantic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lett</w:t>
+                <w:t xml:space="preserve">Converging approaches for modeling the dispersal of propagules in air and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissam Bahlali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102426⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 415, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404457v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling larval dispersal for the gilthead seabream in the northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a Lagrangian model using trajectories of oceanographic drifters and fishing devices in the Tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104781⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371119v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.142-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality of trophic supply and hydrodynamic connectivity drives spatial patterns of Pacific oyster recruitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Mortreux</w:t>
+                <w:t xml:space="preserve">Modeling larval dispersal for the gilthead seabream in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13151⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.104781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434227v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish aggregating devices drift like oceanographic drifters in the near-surface currents of the Atlantic and Indian Oceans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maufroy</w:t>
+                <w:t xml:space="preserve">Duality of trophic supply and hydrodynamic connectivity drives spatial patterns of Pacific oyster recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434195v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lagrangian simulations to hindcast the geographical position of propagule release zones in a Mediterranean coastal fish</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fish aggregating devices drift like oceanographic drifters in the near-surface currents of the Atlantic and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.108--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826723v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sardine ( Sardina pilchardus ) larval dispersal in the Iberian upwelling system, using coupled biophysical techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Lagrangian simulations to hindcast the geographical position of propagule release zones in a Mediterranean coastal fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Perez-Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Garcia-Charton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.011⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.16--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185397v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of offshore eddies on shelf circulation and river plumes of the Sofala Bank, Mozambique Channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsac</w:t>
+                <w:t xml:space="preserve">Sardine ( Sardina pilchardus ) larval dispersal in the Iberian upwelling system, using coupled biophysical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.P. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teles-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002359v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of the Pacific oyster Crassostrea gigas in a shellfish-exploited Mediterranean lagoon: discovery, driving factors and a favorable environmental window</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ismael Bernard</w:t>
+                <w:t xml:space="preserve">Impact of offshore eddies on shelf circulation and river plumes of the Sofala Bank, Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino S. Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen L. Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928210v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical model of S. aurita early life history in the northern Gulf of Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamara Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Djakouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 151, pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to capture fish in a school? Effect of successive predator attacks on seabird feeding success</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recruitment of the Pacific oyster Crassostrea gigas in a shellfish-exploited Mediterranean lagoon: discovery, driving factors and a favorable environmental window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Roque d’Orbcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12455⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 578, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922067v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characterisation of the Benguela ecosystem for ecosystem-based management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to capture fish in a school? Effect of successive predator attacks on seabird feeding success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2015.1125390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (1), pp.157 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926505v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Biological Factors on Connectivity Patterns for Concholepas concholepas (loco) in Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+                <w:t xml:space="preserve">Spatial characterisation of the Benguela ecosystem for ecosystem-based management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Kirkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146418⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.7 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2015.1125390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270659v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in empirical estimates of marine larval connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Influence of Biological Factors on Connectivity Patterns for Concholepas concholepas (loco) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tri Nguyen-Huu</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw182⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928502v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Uncertainty in empirical estimates of marine larval connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (3), pp.759-770. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.fsw182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355992v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking local retention, self‐recruitment, and persistence in marine metapopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,623 +5752,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical models of larval dispersal in the Benguela Current ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cl Moloney</w:t>
+                <w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2015.1105295⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.759-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138062v1</w:t>
+                <w:t xml:space="preserve">hal-03355992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transgenerational isotope labeling of embryonic otoliths in a coral reef damselfish with single and repeated injections of enriched 137Barium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical models of larval dispersal in the Benguela Current ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cd van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Br Loveday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.05.019⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.457-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2015.1105295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01020086v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-induced variability in larval retention in a coral reef system: A biophysical modelling study in the South-West Lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michael Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 122, pp.105-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of transgenerational isotope labeling of embryonic otoliths in a coral reef damselfish with single and repeated injections of enriched 137Barium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 459, pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying appropriate spatial scales for marine conservation and management using a larval dispersal model: The case of Concholepas concholepas (loco) in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysel Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michael Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Stotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.42-53. </w:t>
@@ -6408,3617 +6425,3734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Dynamics: A Spatial Gap Model Simulated on a Cellular Automata Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Raffy</w:t>
+                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07038992.1999.10874739⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138089v1</w:t>
+                <w:t xml:space="preserve">hal-05138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of food availability on recruitment success of Cape anchovy ichthyoplankton in the southern Benguela upwelling system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Fréon</w:t>
+                <w:t xml:space="preserve">Forest Dynamics: A Spatial Gap Model Simulated on a Cellular Automata Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raffy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.796893⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07038992.1999.10874739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138052v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transport of chokka squid ( Loligo reynaudii ) paralarvae off South Africa : reviewing, testing and extending the ‘ Westward Transport Hypothesis’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of food availability on recruitment success of Cape anchovy ichthyoplankton in the southern Benguela upwelling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12046⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.796893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05138054v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dispersal of Cape hake ichthyoplankton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Smith</w:t>
+                <w:t xml:space="preserve">Modelling transport of chokka squid ( Loligo reynaudii ) paralarvae off South Africa : reviewing, testing and extending the ‘ Westward Transport Hypothesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolette Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbs039⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138235v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating local settler–recruit relationship parameters for complex spatially explicit models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the dispersal of Cape hake ichthyoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (8), pp.655-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbs039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05138049v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichthyoplankton transport from the African coast to the Canary Islands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating local settler–recruit relationship parameters for complex spatially explicit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grüss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.02.025⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127-128, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753832v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal number of sites in multi-site fisheries with fish stock dependent migrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ichthyoplankton transport from the African coast to the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (2), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138238v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the ‘northern Humboldt paradox’ from model comparisons of small pelagic fish reproductive strategies in eastern boundary upwelling ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimal number of sites in multi-site fisheries with fish stock dependent migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2010.00385.x⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05138046v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Investigating the ‘northern Humboldt paradox’ from model comparisons of small pelagic fish reproductive strategies in eastern boundary upwelling ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.94-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2010.00385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609464v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal number of sites in artificial pelagic multisite fisheries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F09-188⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1-2), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138074v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimal number of sites in artificial pelagic multisite fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (2), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F09-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small pelagic fish reproductive strategies in upwelling systems: A natal homing evolutionary model to study environmental constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83, pp.261-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2009.07.044⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760022v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Small pelagic fish reproductive strategies in upwelling systems: A natal homing evolutionary model to study environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2009.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405768v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.1210-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388194v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting information transfer from knowledgeable to naive individuals in groups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-008-0647-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137974v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model study of anchovy early life history in the northern Humboldt Current system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Factors affecting information transfer from knowledgeable to naive individuals in groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79, pp.313-325. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (2), pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2008.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-008-0647-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769984v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an environmental barrier to transport of ichthyoplankton from the southern to the northern Benguela ecosystems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An individual-based model study of anchovy early life history in the northern Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps06982⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137969v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structures in simulations of animal grouping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Assessment of an environmental barrier to transport of ichthyoplankton from the southern to the northern Benguela ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cdv Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hutchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.468-476. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps06982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137964v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial structures in simulations of animal grouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137965v1</w:t>
+                <w:t xml:space="preserve">hal-05137964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and quantification of enrichment and retention processes in the southern Benguela upwelling ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Mullon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2419.2005.00392.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1-4), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137961v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregative and solitary individual behaviors on the dynamics of predator–prey game models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation and quantification of enrichment and retention processes in the southern Benguela upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.025⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2419.2005.00392.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137959v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregative and solitary individual behaviors on the dynamics of predator–prey game models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, xx, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 197 (3-4), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00087863v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087861v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of physical–biological interactions and spatial variability in spawning and nursery areas on transport and retention of sardine Sardinops sagax eggs and larvae in the southern Benguela ecosystem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137952v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet of asymetric dispersal and environmental gradients on the stability of host-parasitoid systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the effects of physical–biological interactions and spatial variability in spawning and nursery areas on transport and retention of sardine Sardinops sagax eggs and larvae in the southern Benguela ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C.M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (3-4), pp.212-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427778v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous cycling of grouped vs solitary strategy frequencies in a predator-prey model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Effet of asymetric dispersal and environmental gradients on the stability of host-parasitoid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 65, pp.263-270</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.603-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427619v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Frequency and the Persistence of Host-Parasitoid Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">Continuous cycling of grouped vs solitary strategy frequencies in a predator-prey model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.263-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138095v1</w:t>
+                <w:t xml:space="preserve">hal-00427619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology: linking levels of organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Migration Frequency and the Persistence of Host-Parasitoid Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 221 (4), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jtbi.2003.3213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00115-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a cellular automata network and an individual-based model for the simulation of forest dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrative biology: linking levels of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3800(99)00090-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 326 (5), pp.517-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00115-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138091v1</w:t>
+                <w:t xml:space="preserve">hal-05138100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of a cellular automata network and an individual-based model for the simulation of forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (2-3), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3800(99)00090-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of an individual-based model of forest dynamics using self-thinning relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (10), pp.879-885. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)86654-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10028,913 +10162,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180091v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03952248v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Brehmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10944,404 +11078,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11351,352 +11485,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un usage plus durable des dispositifs de concentration de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable use of fish aggregating devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.44-47, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11706,147 +11840,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of dispersal pathways for the invasive blue crab larvae (Callinectes sapidus) in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11856,153 +11990,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichthyop: A Lagrangian tool for modelling ichthyoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05039025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12149,51 +12283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>