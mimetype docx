--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,757 +234,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+                <w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Smith</w:t>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+                <w:t xml:space="preserve">Evelyn Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+                <w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05589419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fast-Greedy algorithm reveals hourly fluctuations and associated risks of shark communities in a South Pacific city</w:t>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissam Chafia</w:t>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Zahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Agouti</w:t>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Mousannif</w:t>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103263⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195841v1</w:t>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Guinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barbier</w:t>
+                <w:t xml:space="preserve">The Fast-Greedy algorithm reveals hourly fluctuations and associated risks of shark communities in a South Pacific city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Agouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.103263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530855v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval dispersal dynamics of Maja squinado in the Northwestern Mediterranean: a biophysical modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109183⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084245v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,10082 +993,10353 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (9), e70083 [21 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of the current state of marine functional connectivity research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne E Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M Sturrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafet Ç Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Smoliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps14888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal connectivity of an abundant inshore fish species: model-data comparison along the southern coast of South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Muller</w:t>
+                <w:t xml:space="preserve">Larval dispersal dynamics of Maja squinado in the Northwestern Mediterranean: a biophysical modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14272⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.109183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049505v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel vertical migration and seamount stepping stones promote species connectivity from coastal to offshore insular systems in the Tropical Southwestern Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+                <w:t xml:space="preserve">Coastal connectivity of an abundant inshore fish species: model-data comparison along the southern coast of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Porri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pattrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 731, pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04754490v1</w:t>
+                <w:t xml:space="preserve">hal-04049505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+                <w:t xml:space="preserve">Diel vertical migration and seamount stepping stones promote species connectivity from coastal to offshore insular systems in the Tropical Southwestern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvia Abdula</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (9), pp.2071--2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04985888v1</w:t>
+                <w:t xml:space="preserve">hal-04754490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Bernardino Malauene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Abdula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), e0000414 [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824357v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Sea urchin (Paracentrotus lividus) larval dispersal and connectivity modelling in the northwestern Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Piacentini</w:t>
+                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102464⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, 103364 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431967v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corridors and barriers to marine connectivity around southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bs Malauene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tb Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Porri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 731, pp.105-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps14312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Edible Sea urchin (Paracentrotus lividus) larval dispersal and connectivity modelling in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">S. Ternengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">O. El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piacentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.102464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138616v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403849v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doglioli</w:t>
+                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Costa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e07110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081668v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of drifting fish aggregating device (dFAD) trajectories in the Atlantic and Indian Oceans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.114629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163887v1</w:t>
+                <w:t xml:space="preserve">hal-04081668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Simulations of drifting fish aggregating device (dFAD) trajectories in the Atlantic and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669630v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.593-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846138v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in drifting Fish Aggregating Device (dFAD) beaching events in the Seychelles Archipelago</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taha Imzilen</w:t>
+                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac091⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164857v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can drifting objects drive the movements of a vulnerable pelagic shark?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bonnin</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability in drifting Fish Aggregating Device (dFAD) beaching events in the Seychelles Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isla Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Attrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Forget</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3420⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.1687-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405002v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spawning areas of two shallow-water penaeid shrimps (Penaeus indicus and Metapenaeus monoceros) on the Sofala Bank, Mozambique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+                <w:t xml:space="preserve">Can drifting objects drive the movements of a vulnerable pelagic shark?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Atanasio Brito</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John David Filmalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107268⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164889v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capello</w:t>
+                <w:t xml:space="preserve">Spawning areas of two shallow-water penaeid shrimps (Penaeus indicus and Metapenaeus monoceros) on the Sofala Bank, Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino Malauene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanasio Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.107268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344669v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial management can significantly reduce dFAD beachings in Indian and Atlantic Ocean tropical tuna purse seine fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Imzilen</w:t>
+                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Dupaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108939⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (9), pp.3075-3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413528v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum drift times infer trajectories of ghost nets found in the Maldives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Stelfox</w:t>
+                <w:t xml:space="preserve">Spatial management can significantly reduce dFAD beachings in Indian and Atlantic Ocean tropical tuna purse seine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Sweet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.108939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03411069v1</w:t>
+                <w:t xml:space="preserve">hal-03413528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity between seamounts and coastal ecosystems in the Southwestern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Crochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Spadone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, pp.104774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging approaches for modeling the dispersal of propagules in air and sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum drift times infer trajectories of ghost nets found in the Maldives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stelfox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meissam Bahlali</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Souch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108858⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.111037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411031v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Lagrangian model using trajectories of oceanographic drifters and fishing devices in the Tropical Atlantic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lett</w:t>
+                <w:t xml:space="preserve">Converging approaches for modeling the dispersal of propagules in air and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissam Bahlali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102426⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 415, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404457v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a Lagrangian model using trajectories of oceanographic drifters and fishing devices in the Tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Amemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193267v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling larval dispersal for the gilthead seabream in the northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Labonne</w:t>
+                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371119v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality of trophic supply and hydrodynamic connectivity drives spatial patterns of Pacific oyster recruitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+                <w:t xml:space="preserve">Modeling larval dispersal for the gilthead seabream in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ubertini</w:t>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mortreux</w:t>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 632, pp.81-100. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.104781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434227v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish aggregating devices drift like oceanographic drifters in the near-surface currents of the Atlantic and Indian Oceans</w:t>
+                <w:t xml:space="preserve">Duality of trophic supply and hydrodynamic connectivity drives spatial patterns of Pacific oyster recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Imzilen</w:t>
+                <w:t xml:space="preserve">Franck Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassot</w:t>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barde</w:t>
+                <w:t xml:space="preserve">Martin Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Demarcq</w:t>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maufroy</w:t>
+                <w:t xml:space="preserve">Serge Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 171, pp.108--127. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.81-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434195v1</w:t>
+                <w:t xml:space="preserve">hal-02434227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lagrangian simulations to hindcast the geographical position of propagule release zones in a Mediterranean coastal fish</w:t>
+                <w:t xml:space="preserve">Fish aggregating devices drift like oceanographic drifters in the near-surface currents of the Atlantic and Indian Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Calo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">T. Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mourre</w:t>
+                <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Perez-Ruzafa</w:t>
+                <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Garcia-Charton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.108--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826723v1</w:t>
+                <w:t xml:space="preserve">hal-02434195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sardine ( Sardina pilchardus ) larval dispersal in the Iberian upwelling system, using coupled biophysical techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Lagrangian simulations to hindcast the geographical position of propagule release zones in a Mediterranean coastal fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
+                <w:t xml:space="preserve">Antonio Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+                <w:t xml:space="preserve">Baptiste Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Teles-Machado</w:t>
+                <w:t xml:space="preserve">Angel Perez-Ruzafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonhommeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Antonio Garcia-Charton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 162, pp.83-97. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.16--27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185397v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of offshore eddies on shelf circulation and river plumes of the Sofala Bank, Mozambique Channel</w:t>
+                <w:t xml:space="preserve">Sardine ( Sardina pilchardus ) larval dispersal in the Iberian upwelling system, using coupled biophysical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardino S. Malauene</w:t>
+                <w:t xml:space="preserve">A.M.P. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coleen L. Moloney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsac</w:t>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teles-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002359v1</w:t>
+                <w:t xml:space="preserve">hal-02185397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model of S. aurita early life history in the northern Gulf of Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vamara Koné</w:t>
+                <w:t xml:space="preserve">Impact of offshore eddies on shelf circulation and river plumes of the Sofala Bank, Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino S. Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen L. Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161724v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of the Pacific oyster Crassostrea gigas in a shellfish-exploited Mediterranean lagoon: discovery, driving factors and a favorable environmental window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Roque d’Orbcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 578, pp.1 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to capture fish in a school? Effect of successive predator attacks on seabird feeding success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Semeria</w:t>
+                <w:t xml:space="preserve">A biophysical model of S. aurita early life history in the northern Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamara Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Tremblay</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Djakouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12455⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922067v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characterisation of the Benguela ecosystem for ecosystem-based management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to capture fish in a school? Effect of successive predator attacks on seabird feeding success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lamont</w:t>
+                <w:t xml:space="preserve">Andréa Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Field</w:t>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (1), pp.7 - 22. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (1), pp.157 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2015.1125390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926505v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Biological Factors on Connectivity Patterns for Concholepas concholepas (loco) in Chile</w:t>
+                <w:t xml:space="preserve">Spatial characterisation of the Benguela ecosystem for ecosystem-based management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysel Garavelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David M. Kaplan</w:t>
+                <w:t xml:space="preserve">S.P. Kirkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+                <w:t xml:space="preserve">L Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146418⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.7 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2015.1125390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270659v1</w:t>
+                <w:t xml:space="preserve">hal-01926505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in empirical estimates of marine larval connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.fsw182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsw182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking local retention, self‐recruitment, and persistence in marine metapopulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Biological Factors on Connectivity Patterns for Concholepas concholepas (loco) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-1305.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138135v1</w:t>
+                <w:t xml:space="preserve">hal-01270659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Linking local retention, self‐recruitment, and persistence in marine metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2236-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1305.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355992v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical models of larval dispersal in the Benguela Current ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cl Moloney</w:t>
+                <w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.759-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2015.1105295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138062v1</w:t>
+                <w:t xml:space="preserve">hal-03355992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-induced variability in larval retention in a coral reef system: A biophysical modelling study in the South-West Lagoon of New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical models of larval dispersal in the Benguela Current ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+                <w:t xml:space="preserve">C Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin Faure</w:t>
+                <w:t xml:space="preserve">Cd van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Caillaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Br Loveday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.457-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2015.1105295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138227v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transgenerational isotope labeling of embryonic otoliths in a coral reef damselfish with single and repeated injections of enriched 137Barium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cuiff</w:t>
+                <w:t xml:space="preserve">Wind-induced variability in larval retention in a coral reef system: A biophysical modelling study in the South-West Lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Keller</w:t>
+                <w:t xml:space="preserve">David Michael Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chateau</w:t>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Kaplan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Labonne</w:t>
+                <w:t xml:space="preserve">Vincent Martin Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.05.019⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01020086v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying appropriate spatial scales for marine conservation and management using a larval dispersal model: The case of Concholepas concholepas (loco) in Chile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of transgenerational isotope labeling of embryonic otoliths in a coral reef damselfish with single and repeated injections of enriched 137Barium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Stotz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+                <w:t xml:space="preserve">M. Cuiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 459, pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139285v1</w:t>
+                <w:t xml:space="preserve">hal-01020086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying appropriate spatial scales for marine conservation and management using a larval dispersal model: The case of Concholepas concholepas (loco) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michael Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Stotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138059v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Dynamics: A Spatial Gap Model Simulated on a Cellular Automata Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Raffy</w:t>
+                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07038992.1999.10874739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138089v1</w:t>
+                <w:t xml:space="preserve">hal-05138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of food availability on recruitment success of Cape anchovy ichthyoplankton in the southern Benguela upwelling system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lett</w:t>
+                <w:t xml:space="preserve">Forest Dynamics: A Spatial Gap Model Simulated on a Cellular Automata Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Fréon</w:t>
+                <w:t xml:space="preserve">C. Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raffy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.796893⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07038992.1999.10874739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138052v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transport of chokka squid ( Loligo reynaudii ) paralarvae off South Africa : reviewing, testing and extending the ‘ Westward Transport Hypothesis’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of food availability on recruitment success of Cape anchovy ichthyoplankton in the southern Benguela upwelling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12046⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.796893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05138054v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dispersal of Cape hake ichthyoplankton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling transport of chokka squid ( Loligo reynaudii ) paralarvae off South Africa : reviewing, testing and extending the ‘ Westward Transport Hypothesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gruss</w:t>
+                <w:t xml:space="preserve">Rodrigo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grote</w:t>
+                <w:t xml:space="preserve">Nicolette Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Smith</w:t>
+                <w:t xml:space="preserve">Coleen Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbs039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138235v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating local settler–recruit relationship parameters for complex spatially explicit models</w:t>
+                <w:t xml:space="preserve">Modeling the dispersal of Cape hake ichthyoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grüss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (8), pp.655-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbs039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138049v1</w:t>
+                <w:t xml:space="preserve">hal-05138235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichthyoplankton transport from the African coast to the Canary Islands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating local settler–recruit relationship parameters for complex spatially explicit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grüss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.02.025⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127-128, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753832v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal number of sites in multi-site fisheries with fish stock dependent migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+                <w:t xml:space="preserve">Ichthyoplankton transport from the African coast to the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Auger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (2), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2011.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138238v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the ‘northern Humboldt paradox’ from model comparisons of small pelagic fish reproductive strategies in eastern boundary upwelling ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+                <w:t xml:space="preserve">Optimal number of sites in multi-site fisheries with fish stock dependent migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2010.00385.x⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05138046v1</w:t>
+                <w:t xml:space="preserve">hal-05138238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Investigating the ‘northern Humboldt paradox’ from model comparisons of small pelagic fish reproductive strategies in eastern boundary upwelling ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.94-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2010.00385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00609464v1</w:t>
+                <w:t xml:space="preserve">hal-05138046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal number of sites in artificial pelagic multisite fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F09-188⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1-2), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138074v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal number of sites in artificial pelagic multisite fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (2), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F09-188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+                <w:t xml:space="preserve">hal-05138074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small pelagic fish reproductive strategies in upwelling systems: A natal homing evolutionary model to study environmental constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83, pp.261-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2009.07.044⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760022v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small pelagic fish reproductive strategies in upwelling systems: A natal homing evolutionary model to study environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2009.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405768v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.1210-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00388194v1</w:t>
+                <w:t xml:space="preserve">hal-00405768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting information transfer from knowledgeable to naive individuals in groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
+                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-008-0647-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137974v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model study of anchovy early life history in the northern Humboldt Current system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+                <w:t xml:space="preserve">Factors affecting information transfer from knowledgeable to naive individuals in groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (2), pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-008-0647-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769984v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an environmental barrier to transport of ichthyoplankton from the southern to the northern Benguela ecosystems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An individual-based model study of anchovy early life history in the northern Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2008.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps06982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05137969v1</w:t>
+                <w:t xml:space="preserve">hal-00769984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structures in simulations of animal grouping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Assessment of an environmental barrier to transport of ichthyoplankton from the southern to the northern Benguela ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cdv Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hutchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.10.018⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps06982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137964v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial structures in simulations of animal grouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137965v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and quantification of enrichment and retention processes in the southern Benguela upwelling ecosystem</w:t>
+                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Mullon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1-4), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2419.2005.00392.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05137961v1</w:t>
+                <w:t xml:space="preserve">hal-05137965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aggregative and solitary individual behaviors on the dynamics of predator–prey game models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 197 (3-4), pp.281-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and quantification of enrichment and retention processes in the southern Benguela upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2419.2005.00392.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00087863v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of physical–biological interactions and spatial variability in spawning and nursery areas on transport and retention of sardine Sardinops sagax eggs and larvae in the southern Benguela ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C.M. Miller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137952v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet of asymetric dispersal and environmental gradients on the stability of host-parasitoid systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the effects of physical–biological interactions and spatial variability in spawning and nursery areas on transport and retention of sardine Sardinops sagax eggs and larvae in the southern Benguela ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C.M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (3-4), pp.212-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427778v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous cycling of grouped vs solitary strategy frequencies in a predator-prey model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Effet of asymetric dispersal and environmental gradients on the stability of host-parasitoid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 65, pp.263-270</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.603-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427619v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Frequency and the Persistence of Host-Parasitoid Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
+                <w:t xml:space="preserve">Continuous cycling of grouped vs solitary strategy frequencies in a predator-prey model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.263-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05138095v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology: linking levels of organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Migration Frequency and the Persistence of Host-Parasitoid Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00115-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 221 (4), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jtbi.2003.3213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138100v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a cellular automata network and an individual-based model for the simulation of forest dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative biology: linking levels of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3800(99)00090-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 326 (5), pp.517-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00115-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138091v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of a cellular automata network and an individual-based model for the simulation of forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (2-3), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3800(99)00090-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of an individual-based model of forest dynamics using self-thinning relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (10), pp.879-885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)86654-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Coupling a physiological and lagrangian model to improve our understanding of growth and survival of holopelagic Sargassum spp blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
+              <w:t xml:space="preserve">2026 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103901v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03952248v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180091v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Koné</w:t>
+                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776531v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Vigliola</w:t>
+                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023523v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
+              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373634v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11078,404 +11349,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11485,352 +11756,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un usage plus durable des dispositifs de concentration de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable use of fish aggregating devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.44-47, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11840,147 +12111,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of dispersal pathways for the invasive blue crab larvae (Callinectes sapidus) in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysel Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11990,153 +12261,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichthyop: A Lagrangian tool for modelling ichthyoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05039025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12283,51 +12554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ18D61J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>