--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -502,408 +502,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
+                <w:t xml:space="preserve">The Fast-Greedy algorithm reveals hourly fluctuations and associated risks of shark communities in a South Pacific city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Debue</w:t>
+                <w:t xml:space="preserve">Ibtissam Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
+                <w:t xml:space="preserve">Jihad Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Tarik Agouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barbier</w:t>
+                <w:t xml:space="preserve">Hajar Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.103263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041868v1</w:t>
+                <w:t xml:space="preserve">hal-05195841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fast-Greedy algorithm reveals hourly fluctuations and associated risks of shark communities in a South Pacific city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissam Chafia</w:t>
+                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Zahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Agouti</w:t>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Mousannif</w:t>
+                <w:t xml:space="preserve">Sarah Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.103263. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05195841v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Guinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530855v1</w:t>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,291 +2240,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.114629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403849v1</w:t>
+                <w:t xml:space="preserve">hal-04081668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Giachini Tosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Doglioli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Costa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.114629. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e07110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081668v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of drifting fish aggregating device (dFAD) trajectories in the Atlantic and Indian Oceans</w:t>
               </w:r>
@@ -2621,295 +2621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Imzilen</w:t>
+                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.593-602. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669630v1</w:t>
+                <w:t xml:space="preserve">hal-03846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Witold Podlejski</w:t>
+                <w:t xml:space="preserve">Recovery at sea of abandoned, lost or discarded drifting fish aggregating devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+                <w:t xml:space="preserve">Alexandra Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.593-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-00883-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846138v1</w:t>
+                <w:t xml:space="preserve">hal-03669630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability in drifting Fish Aggregating Device (dFAD) beaching events in the Seychelles Archipelago</w:t>
               </w:r>
@@ -3157,295 +3157,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spawning areas of two shallow-water penaeid shrimps (Penaeus indicus and Metapenaeus monoceros) on the Sofala Bank, Mozambique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Dupaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Atanasio Brito</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107268⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (9), pp.3075-3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164889v1</w:t>
+                <w:t xml:space="preserve">hal-03344669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface habitat modification through industrial tuna fishery practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaël Dupaix</w:t>
+                <w:t xml:space="preserve">Spawning areas of two shallow-water penaeid shrimps (Penaeus indicus and Metapenaeus monoceros) on the Sofala Bank, Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Capello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Michael Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Andrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Atanasio Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (9), pp.3075-3088. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.107268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344669v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial management can significantly reduce dFAD beachings in Indian and Atlantic Ocean tropical tuna purse seine fisheries</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Crochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,290 +6413,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying appropriate spatial scales for marine conservation and management using a larval dispersal model: The case of Concholepas concholepas (loco) in Chile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.011⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139285v1</w:t>
+                <w:t xml:space="preserve">hal-05138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of successive predator attacks on prey aggregations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying appropriate spatial scales for marine conservation and management using a larval dispersal model: The case of Concholepas concholepas (loco) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michael Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Stotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Yannicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-014-0213-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Dynamics: A Spatial Gap Model Simulated on a Cellular Automata Network</w:t>
               </w:r>
@@ -6929,51 +6929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling transport of chokka squid ( Loligo reynaudii ) paralarvae off South Africa : reviewing, testing and extending the ‘ Westward Transport Hypothesis’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,295 +8198,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Parada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (9), pp.1210-1214. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405768v1</w:t>
+                <w:t xml:space="preserve">hal-00388194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.1210-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388194v1</w:t>
+                <w:t xml:space="preserve">hal-00405768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting information transfer from knowledgeable to naive individuals in groups</w:t>
               </w:r>
@@ -8907,1398 +8907,1410 @@
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201 (3-4), pp.468-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1-4), pp.189-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aggregative and solitary individual behaviors on the dynamics of predator–prey game models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 197 (3-4), pp.281-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and quantification of enrichment and retention processes in the southern Benguela upwelling ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (5), pp.363-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2419.2005.00392.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087861v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00087863v1</w:t>
+                <w:t xml:space="preserve">hal-00087861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of physical–biological interactions and spatial variability in spawning and nursery areas on transport and retention of sardine Sardinops sagax eggs and larvae in the southern Benguela ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C.M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleen Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (3-4), pp.212-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet of asymetric dispersal and environmental gradients on the stability of host-parasitoid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.603-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous cycling of grouped vs solitary strategy frequencies in a predator-prey model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Frequency and the Persistence of Host-Parasitoid Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 221 (4), pp.639-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jtbi.2003.3213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biology: linking levels of organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326 (5), pp.517-522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00115-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a cellular automata network and an individual-based model for the simulation of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Silber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 121 (2-3), pp.277-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3800(99)00090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an individual-based model of forest dynamics using self-thinning relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (10), pp.879-885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)86654-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10308,65 +10320,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a physiological and lagrangian model to improve our understanding of growth and survival of holopelagic Sargassum spp blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10411,346 +10423,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,551 +10807,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11349,301 +11361,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11652,101 +11664,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11756,51 +11768,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un usage plus durable des dispositifs de concentration de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11833,73 +11845,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable use of fish aggregating devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Imzilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11932,176 +11944,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.44-47, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12111,147 +12123,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of dispersal pathways for the invasive blue crab larvae (Callinectes sapidus) in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysel Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12261,51 +12273,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichthyop: A Lagrangian tool for modelling ichthyoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12314,100 +12326,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05039025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12554,51 +12566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ18D61J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Chafia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zahir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Agouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058478v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Tanner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Sturrock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafet &#199; &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Smoli&#324;ski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Terzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Raffalli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pattrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Malauene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kaplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piacentini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goujon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00883-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla Macmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attrill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walmsley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac091" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04164889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberts" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107268" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108939" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spadone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stelfox" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Reid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Souch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissam Bahlali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amemou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104781" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ubertini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imzilen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demarcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maufroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.11.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garcia-Charton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.12.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02185397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.P. Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teles-Machado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino S. Malauene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Roberts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.05.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6MZXM1F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d&#8217;Orbcastel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12265" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamara Kon&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Djakour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.10.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12455" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kirkman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blamey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Field" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bianchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2015.1125390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysel Garavelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Yannicelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146418" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1305.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd van der Lingen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Loveday" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Moloney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2015.1105295" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michael Kaplan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.12.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020086v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuiff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kaplan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.05.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWV8WQTR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-014-0213-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stotz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTL76MC8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dub&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Walter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1999.10874739" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kon&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fr&#233;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.796893" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Moloney" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC5D61H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garavelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.04.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BHLHQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.769" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-188" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0647-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veitch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdv Der Lingen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutchings" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06982" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.10.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZC8DN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levasseur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00392.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C.M. Miller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.03.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ18D61J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138095v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2003.3213" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6XHTLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138100v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00115-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Silber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00090-3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138084v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)86654-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261683v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Piana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05039025v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aefddb803b5674606b12d99ef8343c0ae61029bc;origin=https://github.com/ichthyop/ichthyop;visit=swh:1:snp:5fe291bd3e0ee093577eac3466d249eb3fbdf6ee;anchor=swh:1:rev:433cdb0633d4b2588ddebcdb3c0b568cf66f1abb" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>