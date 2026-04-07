--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -948,291 +948,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing anodic multi-class bubble dynamics in PEMWE systems using deep learning and post-processing detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+                <w:t xml:space="preserve">Idriss Sinapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.131112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434824v1</w:t>
+                <w:t xml:space="preserve">hal-05483250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing anodic multi-class bubble dynamics in PEMWE systems using deep learning and post-processing detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
+                <w:t xml:space="preserve">Using Deep Learning for Glacier Thickness Estimation at a Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Damour</w:t>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 364, pp.131112. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.2000405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3353575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483250v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the decisions and the functioning of a convolutional spatiotemporal land cover classifier with channel attention and redescription mining</w:t>
               </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Pelous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,77 +1365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive neural control of PEMFC system based on data-driven and reinforcement learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de diagnostic non intrusive appliquée aux électrolyseurs à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des régimes bulleux au sein d’un système électrolyseur à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petellat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Barkat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Staehly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Sinapan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petellat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Barkat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Staehly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Sinapan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>