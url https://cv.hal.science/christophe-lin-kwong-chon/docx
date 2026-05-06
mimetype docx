--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -562,256 +562,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification For Analysis Of Cryospheric Zones Using SAR Statistical Timeseries</w:t>
+                <w:t xml:space="preserve">Multi-level deep-based classification of land use and land cover: a case study on Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
+                <w:t xml:space="preserve">Pierre Todoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Lionel Le Mézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">XXXIe Congrès International Society of Sugar Cane Technologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Sugar Cane Technologists, Feb 2024, Hyderabad, India. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628785v1</w:t>
+                <w:t xml:space="preserve">hal-04554607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level deep-based classification of land use and land cover: a case study on Réunion Island</w:t>
+                <w:t xml:space="preserve">Supervised Classification For Analysis Of Cryospheric Zones Using SAR Statistical Timeseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Le Mézo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benne</w:t>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIe Congrès International Society of Sugar Cane Technologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Sugar Cane Technologists, Feb 2024, Hyderabad, India. pp.9</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554607v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning multimodal methods for geophysical inversion: application to glacier ice thickness estimation</w:t>
               </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 364, pp.131112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Amangoua Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,77 +1508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.133 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,77 +1950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petellat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Barkat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Staehly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Sinapan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petellat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin Kwong Chon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Barkat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Staehly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le M&#233;zo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Sinapan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3353575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.03.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulevard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>