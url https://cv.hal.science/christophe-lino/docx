--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -381,278 +381,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t>
+                <w:t xml:space="preserve">Directing Cinematographic Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Galvane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3181975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288016v1</w:t>
+                <w:t xml:space="preserve">hal-01819121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing Cinematographic Drones</w:t>
+                <w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Galvane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Servant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3181975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819121v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive and Efficient Camera Control with the Toric Space</w:t>
               </w:r>
@@ -967,204 +967,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152740v1</w:t>
+                <w:t xml:space="preserve">hal-01088561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088561v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Galvane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,243 +1797,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t>
+                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+                <w:t xml:space="preserve">Roberto Ranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646404v1</w:t>
+                <w:t xml:space="preserve">hal-00646396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
+                <w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Bares</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
+              <w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646396v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Composition in Virtual Camera Control</w:t>
               </w:r>
@@ -2162,77 +2162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2292,64 +2292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ranon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2774,90 +2774,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method, System and Software Program for Shooting and Editing a Film Comprising at Least One Image of a 3D Computer-Generated Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ranon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20,130,135,315. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3139,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42611234"/>
+    <w:nsid w:val="947009F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>