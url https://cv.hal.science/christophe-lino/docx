--- v1 (2026-04-10)
+++ v2 (2026-04-12)
@@ -967,204 +967,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088561v2</w:t>
+                <w:t xml:space="preserve">hal-01152740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152740v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Galvane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
+                <w:t xml:space="preserve">The Director's Lens: An Intelligent Assistant for Virtual Cinematography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
@@ -1881,51 +1881,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646396v1</w:t>
+                <w:t xml:space="preserve">hal-00646398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t>
               </w:r>
@@ -1950,51 +1950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2013,382 +2013,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Composition in Virtual Camera Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafid Abdullah</w:t>
+                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Olivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646400v1</w:t>
+                <w:t xml:space="preserve">hal-00646396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Composition in Virtual Camera Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafid Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t>
+              <w:t xml:space="preserve">Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bremen, Germany. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22571-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646405v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Director's Lens: An Intelligent Assistant for Virtual Cinematography</w:t>
+                <w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Bares</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646398v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Interface for Lighting-by-Example</w:t>
               </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schofield Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCA '10 Proceedings of the 2010 ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Madrid, Spain. pp.139-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22es Journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Arles, France. pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,169 +2901,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de caméra virtuelle à base de partitions spatiales dynamiques</w:t>
+                <w:t xml:space="preserve">Virtual camera control using dynamic spatial partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Modeling and Simulation. Université Rennes 1, 2013. English. </w:t>
+              <w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013REN1S072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00916128v1</w:t>
+                <w:t xml:space="preserve">tel-00916835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual camera control using dynamic spatial partitions</w:t>
+                <w:t xml:space="preserve">Contrôle de caméra virtuelle à base de partitions spatiales dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t>
+              <w:t xml:space="preserve">Modeling and Simulation. Université Rennes 1, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013REN1S072⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00916835v1</w:t>
+                <w:t xml:space="preserve">tel-00916128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3139,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="947009F5"/>
+    <w:nsid w:val="22A512B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>