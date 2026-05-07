--- v2 (2026-04-12)
+++ v3 (2026-05-07)
@@ -967,204 +967,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152740v1</w:t>
+                <w:t xml:space="preserve">hal-01088561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward More Effective Viewpoint Computation Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088561v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Galvane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Director's Lens: An Intelligent Assistant for Virtual Cinematography</w:t>
+                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
@@ -1881,51 +1881,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646398v1</w:t>
+                <w:t xml:space="preserve">hal-00646396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t>
               </w:r>
@@ -1950,51 +1950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2013,382 +2013,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Assistant for Shooting Virtual Cinematography with Motion-Tracked Cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Composition in Virtual Camera Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafid Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Bares</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bremen, Germany. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22571-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646396v1</w:t>
+                <w:t xml:space="preserve">hal-00646400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Composition in Virtual Camera Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafid Abdullah</w:t>
+                <w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Olivier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22571-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00646400v1</w:t>
+                <w:t xml:space="preserve">hal-00646405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t>
+                <w:t xml:space="preserve">The Director's Lens: An Intelligent Assistant for Virtual Cinematography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00646405v1</w:t>
+                <w:t xml:space="preserve">hal-00646398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Interface for Lighting-by-Example</w:t>
               </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schofield Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCA '10 Proceedings of the 2010 ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Madrid, Spain. pp.139-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22es Journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Arles, France. pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3139,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22A512B1"/>
+    <w:nsid w:val="0505BBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/ipi/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lix.polytechnique.fr/vista/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/cg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02908973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3181975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142876v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafid Abdullah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schofield" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22571-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13544-6_23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schofield Guy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA10/139-148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>