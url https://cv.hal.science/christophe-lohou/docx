--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2412,191 +2412,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D 6-subiteration thinning algorithm based on P-simple points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensinal parallel thinning algorithms based on P-simple points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital and Image Geometry, Lecture Notes in Computer Science, Springer Verlag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.102-113</w:t>
+              <w:t xml:space="preserve">Denis Richard's birthday conference, Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622097v1</w:t>
+                <w:t xml:space="preserve">hal-00622006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensinal parallel thinning algorithms based on P-simple points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new 3D 6-subiteration thinning algorithm based on P-simple points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Denis Richard's birthday conference, Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
+              <w:t xml:space="preserve">Digital and Image Geometry, Lecture Notes in Computer Science, Springer Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.102-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622006v1</w:t>
+                <w:t xml:space="preserve">hal-00622097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D 12-subiteration thinning algorithm based on P-simple points</w:t>
               </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gad&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;ubniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0613-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81B840164F0AE99E03EA420AB54043CB69A65F4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0170-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gadea-Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barret-Grimault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Cl&#233;ret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias LopezArtiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_63" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01706158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gad&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;ubniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0613-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81B840164F0AE99E03EA420AB54043CB69A65F4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0170-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gadea-Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barret-Grimault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Cl&#233;ret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias LopezArtiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_63" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01706158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>