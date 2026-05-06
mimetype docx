--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -587,269 +587,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicators for lumens distinction on 3D CT aortic dissection images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Łubniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.S271-S273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865128v1</w:t>
+                <w:t xml:space="preserve">hal-01704915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for lumens distinction on 3D CT aortic dissection images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Fetnaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Feuillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.irbm.2013.07.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704915v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aorta Lumens Centerlines Extraction and possible Entry Tears Location in the case of Aortic Dissections, based on a 3D Image Topological Analysis</w:t>
               </w:r>
@@ -1337,457 +1337,1715 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 139 (1), pp.171-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of several 3D thinning schemes based on Bertrand's P-simple points and critical kernels notions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Digital Topology and Mathematical Morphology on the occasion of the retirement of Gilles Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Noisy-le-Grand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototypage rapide d'applications d'imagerie médicale exploitant un casque de réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'un moteur de développement de jeux video pour le développement d'une application basique d'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning interventionnel et assistance pour la prise en charge des dissections aortiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lubniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Paccot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Imagerie Médicale Multimodale de l'Institut de Formation Supérieure BioMédicale, IFSBM'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé - RITS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new 3D 6-subiteration thinning algorithm based on P-simple points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital and Image Geometry, Lecture Notes in Computer Science, Springer Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.102-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three dimensinal parallel thinning algorithms based on P-simple points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denis Richard's birthday conference, Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new 3D 12-subiteration thinning algorithm based on P-simple points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel algorithme de squelettisation parallèle d'images binaires 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès Reconnaissances des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.493-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New parallel thinning algorithms for 2D grayscale images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Vision Geometry IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.58-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poset approach to 3D parallel thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Vision Geometry VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Reality Experiment for Hemodialysis Treatment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovons en ETP grâce au casque HoloLens en chirurgie bariatrique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barret-Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Kevin Appadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Francophones de la Recherche en Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342141v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovons en ETP grâce au casque HoloLens en chirurgie bariatrique !</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Reality Experiment for Hemodialysis Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gadea-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Francophones de la Recherche en Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">SURGETICA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342131v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'appréhension de la douleur liée au soin en pédiatrie : Etude préliminaire avec des logiciels de réalité virtuelle et mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias LopezArtiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès National de la SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovons en ETP grâce au casque HoloLens en chirurgie bariatrique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barret-Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,1315 +3090,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société d'Education Thérapeutique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342153v1</w:t>
-              </w:r>
-[...1256 lines deleted...]
-                <w:t xml:space="preserve">hal-00622101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gad&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;ubniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0613-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81B840164F0AE99E03EA420AB54043CB69A65F4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0170-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gadea-Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barret-Grimault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Cl&#233;ret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias LopezArtiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_63" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01706158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gad&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;ubniewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0613-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81B840164F0AE99E03EA420AB54043CB69A65F4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0170-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barret-Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gadea-Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Cl&#233;ret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias LopezArtiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petitjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_63" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01706158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>