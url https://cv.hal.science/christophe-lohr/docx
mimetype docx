--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lohr </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe Lohr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0655-2880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069792208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en informatique - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition on Embedded Equipment: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supporting Ageing Well: Approaches in Current Research and Innovation in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Granrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshimi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kokubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.3064. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16073064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network Bootstrapped by Dynamic Segmentation and Stigmergy-Based Encoding for Real-Time Human Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1969. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with a virtual coach for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Mohtashim Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasid Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2748. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Segmentation of Sensor Events for Real-Time Human Activity Recognition in a Smart Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the xAAL Home Automation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12060104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan N Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-rééducation fonctionnelle dans le cadre du projet VITAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités en médecine physique et de réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network management and control framework for hybrid converged environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Journals: Multidisciplinary Journals in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une application orientée services vers les Services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.35 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying service continuity in a satellite reconfiguration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.167--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE: a real‐time UML profile supported by a formal validation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (7), pp.473--487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML and RT‐LOTOS. An integration for real‐time system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (7), pp.1029--1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience with RT‐LOTOS, a temporal extension of the LOTOS formal description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaceur Outtaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (12), pp.1104--1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données AVQ pour la contextualisation du coach virtuel e-VITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux (ETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Closer Patient-Caregiver Relationship by Wearable and Ambient Assisted Living Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Andreão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Colombian Conference on Computing 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manizales, Colombia. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75236-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving personal assistant with on-device diarization and spoken dialogue system for home and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Human Interaction and Emerging Technologies (IHIET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lausanne, Switzerland. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la voix pour la détection précoce de la démence à l’aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual assistant dedicated to the accompaniment of the person informed of his life context thanks to the smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA '23: 16th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas at Arlington, USA, Jul 2023, Corfou, Greece. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594806.3596594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant virtuel dédié à l'accompagnement de la personne, averti de son contexte de vie, grâce au smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur la Télésanté : "Dispositifs biomédicaux et technologies numériques en santé: des besoins aux usages" (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Sorbonne Université, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the mutual information criterion for sensor configuration selection in human activity recognition in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023: 18th Conference of IBPSA, Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghai, China. pp.469-476, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supervised real-time human activity recognition on embedded equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroLivEn 2022: IEEE International Workshop on Metrology for Living Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition in Smart Home on Embedded Equipment: New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2022: 19th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.125-138, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering well-being through conversational coaching for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Convolutional Network Bootstrapped by Word Encoding and Embedding for Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL-HAR 2021: 2nd International Workshop on Deep Learning for Human Activity Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0575-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'interaction Humain-Cobot pour l'exécution de tâches en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How An Automated Gesture Imitation Game Can Improve Social Interactions With Teenagers With ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on Social Robotics for Neurodevelopmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10961.25444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ambient Assisted Living Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molham Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2014 : 12th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.231 - 237, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Eido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2015.7483099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EUNICE/IFIP EG 6.2, 6.6 International Workshop (EUNICE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCDM method and semantics integration for unified communication management and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIT 2011: Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Musthaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual communication to social networks: evolution of a technical platform for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011: International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM Summit 2008 : international congress on Networked Electronic Media, october 13-15, Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE : un pont entre UML et RT‐LOTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AFADL'2004. Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements autour du profil UML temps réel TURTLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formalisation des Activités Concurrentes" (FAC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New operators for the TURTLE real‐time UML profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 6.1 International Conference on Formal Methods for Open Object‐Based Distributed Systems (FMOODS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'ordonnancement de systèmes contraints par le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.209--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the specification to the scheduling of time‐dependent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Formal Techniques in Real‐Time and Fault‐Tolerant Systems (FTRTFT'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique de protocoles embarqués à bord de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.441--454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the presentation of consistent SMIL 2.0 documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Nazareno Maia Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.115--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new UML profile for real‐time system formal design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Unified Modeling Language (UML'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML et RT‐LOTOS. Vers une intégration informel/formel au service de la validation de systèmes temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Région indéterminée. pp.513--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of an imitation game with ASD children to learn nursery rhymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collot-Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Tula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2019 Workshop on Clinical Use of Technology for Individuals with Autism Spectrum Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes ambiants pour l'aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, 2025, 978-6209376474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel : utilisation de la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.204, 2010, 978-613-1-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation of Deployment and Scheduling Constraints for MSC Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Khendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amyot, Danieland Williams, Alan W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modeling: 4th International SDL and MSC Workshop, SAM 2004, Ottawa, Canada, June 1‐4, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.106--121, 2005, 978‐3‐540‐31810‐1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31810-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federated Learning Models for Human Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Agent Debating Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel s'appuyant sur la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT024H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conception de systèmes ambiants pour l’aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bretagne Occidentale, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04616444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lohr </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe Lohr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0655-2880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069792208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en informatique - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supporting Ageing Well: Approaches in Current Research and Innovation in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Granrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshimi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kokubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.3064. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16073064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition on Embedded Equipment: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network Bootstrapped by Dynamic Segmentation and Stigmergy-Based Encoding for Real-Time Human Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1969. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with a virtual coach for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Mohtashim Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasid Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Segmentation of Sensor Events for Real-Time Human Activity Recognition in a Smart Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan N Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the xAAL Home Automation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12060104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-rééducation fonctionnelle dans le cadre du projet VITAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités en médecine physique et de réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network management and control framework for hybrid converged environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Journals: Multidisciplinary Journals in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une application orientée services vers les Services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.35 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE: a real‐time UML profile supported by a formal validation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (7), pp.473--487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying service continuity in a satellite reconfiguration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.167--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML and RT‐LOTOS. An integration for real‐time system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (7), pp.1029--1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience with RT‐LOTOS, a temporal extension of the LOTOS formal description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaceur Outtaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (12), pp.1104--1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données AVQ pour la contextualisation du coach virtuel e-VITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux (ETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a closer patient-caregiver relationship by wearable and ambient assisted living design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Andreão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Colombian Conference on Computing (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manizales, Colombia. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75236-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving personal assistant with on-device diarization and spoken dialogue system for home and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Human Interaction and Emerging Technologies (IHIET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lausanne, Switzerland. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la voix pour la détection précoce de la démence à l’aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant virtuel dédié à l'accompagnement de la personne, averti de son contexte de vie, grâce au smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur la Télésanté : "Dispositifs biomédicaux et technologies numériques en santé: des besoins aux usages" (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Sorbonne Université, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the mutual information criterion for sensor configuration selection in human activity recognition in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023: 18th Conference of IBPSA, Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghai, China. pp.469-476, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual assistant dedicated to the accompaniment of the person informed of his life context thanks to the smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA '23: 16th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas at Arlington, USA, Jul 2023, Corfou, Greece. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594806.3596594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supervised real-time human activity recognition on embedded equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroLivEn 2022: IEEE International Workshop on Metrology for Living Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition in Smart Home on Embedded Equipment: New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2022: 19th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.125-138, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering well-being through conversational coaching for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'interaction Humain-Cobot pour l'exécution de tâches en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Convolutional Network Bootstrapped by Word Encoding and Embedding for Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL-HAR 2021: 2nd International Workshop on Deep Learning for Human Activity Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0575-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How An Automated Gesture Imitation Game Can Improve Social Interactions With Teenagers With ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on Social Robotics for Neurodevelopmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10961.25444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ambient Assisted Living Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molham Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2014 : 12th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.231 - 237, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Eido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2015.7483099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EUNICE/IFIP EG 6.2, 6.6 International Workshop (EUNICE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCDM method and semantics integration for unified communication management and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIT 2011: Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Musthaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual communication to social networks: evolution of a technical platform for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011: International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM Summit 2008 : international congress on Networked Electronic Media, october 13-15, Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements autour du profil UML temps réel TURTLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formalisation des Activités Concurrentes" (FAC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE : un pont entre UML et RT‐LOTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AFADL'2004. Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New operators for the TURTLE real‐time UML profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 6.1 International Conference on Formal Methods for Open Object‐Based Distributed Systems (FMOODS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'ordonnancement de systèmes contraints par le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.209--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the specification to the scheduling of time‐dependent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Formal Techniques in Real‐Time and Fault‐Tolerant Systems (FTRTFT'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique de protocoles embarqués à bord de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.441--454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the presentation of consistent SMIL 2.0 documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Nazareno Maia Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.115--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new UML profile for real‐time system formal design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Unified Modeling Language (UML'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML et RT‐LOTOS. Vers une intégration informel/formel au service de la validation de systèmes temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Région indéterminée. pp.513--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of an imitation game with ASD children to learn nursery rhymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collot-Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Tula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2019 Workshop on Clinical Use of Technology for Individuals with Autism Spectrum Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes ambiants pour l'aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, 2025, 978-6209376474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel : utilisation de la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.204, 2010, 978-613-1-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation of Deployment and Scheduling Constraints for MSC Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Khendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amyot, Danieland Williams, Alan W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modeling: 4th International SDL and MSC Workshop, SAM 2004, Ottawa, Canada, June 1‐4, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.106--121, 2005, 978‐3‐540‐31810‐1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31810-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Agent Debating Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federated Learning Models for Human Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel s'appuyant sur la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT024H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conception de systèmes ambiants pour l’aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bretagne Occidentale, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04616444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0FE6842"/>
+    <w:nsid w:val="8508CC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lohr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0655-2880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069792208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04591878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Najeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Lehmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Granrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Browne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimi Ogawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kokubun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041969" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mctear" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Jokinen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Mohtashim Alam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Saleem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Napolitano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052748" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12060104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saqui-Sannes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaceur Outtaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tevissen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Szczepaniak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594806.3596594" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826937" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Darwish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nazareno Maia Sampaio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31810-1_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SBWB1ZP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Palma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Venkatesh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT024H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lohr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0655-2880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069792208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Granrath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Browne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimi Ogawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kokubun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04591878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Najeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mctear" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Jokinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Mohtashim Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Saleem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Napolitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12060104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saqui-Sannes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaceur Outtaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tevissen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Szczepaniak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594806.3596594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826937" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Darwish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nazareno Maia Sampaio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31810-1_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SBWB1ZP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Palma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Venkatesh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT024H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>