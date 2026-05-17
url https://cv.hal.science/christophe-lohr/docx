--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lohr </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe Lohr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0655-2880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069792208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en informatique - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supporting Ageing Well: Approaches in Current Research and Innovation in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Granrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshimi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kokubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.3064. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16073064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition on Embedded Equipment: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network Bootstrapped by Dynamic Segmentation and Stigmergy-Based Encoding for Real-Time Human Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1969. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with a virtual coach for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Mohtashim Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasid Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Segmentation of Sensor Events for Real-Time Human Activity Recognition in a Smart Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan N Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the xAAL Home Automation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12060104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-rééducation fonctionnelle dans le cadre du projet VITAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités en médecine physique et de réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network management and control framework for hybrid converged environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Journals: Multidisciplinary Journals in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une application orientée services vers les Services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.35 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE: a real‐time UML profile supported by a formal validation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (7), pp.473--487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying service continuity in a satellite reconfiguration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.167--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML and RT‐LOTOS. An integration for real‐time system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (7), pp.1029--1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience with RT‐LOTOS, a temporal extension of the LOTOS formal description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaceur Outtaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (12), pp.1104--1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données AVQ pour la contextualisation du coach virtuel e-VITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux (ETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a closer patient-caregiver relationship by wearable and ambient assisted living design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Andreão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Colombian Conference on Computing (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manizales, Colombia. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75236-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving personal assistant with on-device diarization and spoken dialogue system for home and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Human Interaction and Emerging Technologies (IHIET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lausanne, Switzerland. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la voix pour la détection précoce de la démence à l’aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant virtuel dédié à l'accompagnement de la personne, averti de son contexte de vie, grâce au smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur la Télésanté : "Dispositifs biomédicaux et technologies numériques en santé: des besoins aux usages" (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Sorbonne Université, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the mutual information criterion for sensor configuration selection in human activity recognition in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023: 18th Conference of IBPSA, Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghai, China. pp.469-476, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual assistant dedicated to the accompaniment of the person informed of his life context thanks to the smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA '23: 16th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas at Arlington, USA, Jul 2023, Corfou, Greece. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594806.3596594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supervised real-time human activity recognition on embedded equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroLivEn 2022: IEEE International Workshop on Metrology for Living Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition in Smart Home on Embedded Equipment: New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2022: 19th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.125-138, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering well-being through conversational coaching for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'interaction Humain-Cobot pour l'exécution de tâches en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Convolutional Network Bootstrapped by Word Encoding and Embedding for Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL-HAR 2021: 2nd International Workshop on Deep Learning for Human Activity Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0575-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How An Automated Gesture Imitation Game Can Improve Social Interactions With Teenagers With ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on Social Robotics for Neurodevelopmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10961.25444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ambient Assisted Living Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molham Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2014 : 12th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.231 - 237, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Eido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2015.7483099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EUNICE/IFIP EG 6.2, 6.6 International Workshop (EUNICE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCDM method and semantics integration for unified communication management and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIT 2011: Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Musthaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual communication to social networks: evolution of a technical platform for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011: International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM Summit 2008 : international congress on Networked Electronic Media, october 13-15, Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements autour du profil UML temps réel TURTLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formalisation des Activités Concurrentes" (FAC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE : un pont entre UML et RT‐LOTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AFADL'2004. Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New operators for the TURTLE real‐time UML profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 6.1 International Conference on Formal Methods for Open Object‐Based Distributed Systems (FMOODS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'ordonnancement de systèmes contraints par le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.209--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the specification to the scheduling of time‐dependent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Formal Techniques in Real‐Time and Fault‐Tolerant Systems (FTRTFT'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique de protocoles embarqués à bord de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.441--454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the presentation of consistent SMIL 2.0 documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Nazareno Maia Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.115--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new UML profile for real‐time system formal design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Unified Modeling Language (UML'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML et RT‐LOTOS. Vers une intégration informel/formel au service de la validation de systèmes temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Région indéterminée. pp.513--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of an imitation game with ASD children to learn nursery rhymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collot-Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Tula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2019 Workshop on Clinical Use of Technology for Individuals with Autism Spectrum Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes ambiants pour l'aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, 2025, 978-6209376474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel : utilisation de la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.204, 2010, 978-613-1-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation of Deployment and Scheduling Constraints for MSC Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Khendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amyot, Danieland Williams, Alan W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modeling: 4th International SDL and MSC Workshop, SAM 2004, Ottawa, Canada, June 1‐4, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.106--121, 2005, 978‐3‐540‐31810‐1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31810-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Agent Debating Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federated Learning Models for Human Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel s'appuyant sur la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT024H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conception de systèmes ambiants pour l’aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bretagne Occidentale, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04616444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lohr </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe Lohr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0655-2880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069792208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en informatique - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supporting Ageing Well: Approaches in Current Research and Innovation in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Granrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshimi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kokubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.3064. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16073064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition on Embedded Equipment: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network Bootstrapped by Dynamic Segmentation and Stigmergy-Based Encoding for Real-Time Human Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1969. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with a virtual coach for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Mohtashim Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasid Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Segmentation of Sensor Events for Real-Time Human Activity Recognition in a Smart Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5458. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan N Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the xAAL Home Automation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12060104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-rééducation fonctionnelle dans le cadre du projet VITAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités en médecine physique et de réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network management and control framework for hybrid converged environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Journals: Multidisciplinary Journals in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une application orientée services vers les Services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.35 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying service continuity in a satellite reconfiguration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.167--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE: a real‐time UML profile supported by a formal validation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (7), pp.473--487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML and RT‐LOTOS. An integration for real‐time system validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (7), pp.1029--1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience with RT‐LOTOS, a temporal extension of the LOTOS formal description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaceur Outtaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (12), pp.1104--1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données AVQ pour la contextualisation du coach virtuel e-VITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux (ETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a closer patient-caregiver relationship by wearable and ambient assisted living design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Andreão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Colombian Conference on Computing (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manizales, Colombia. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75236-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving personal assistant with on-device diarization and spoken dialogue system for home and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Human Interaction and Emerging Technologies (IHIET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lausanne, Switzerland. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la voix pour la détection précoce de la démence à l’aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant virtuel dédié à l'accompagnement de la personne, averti de son contexte de vie, grâce au smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur la Télésanté : "Dispositifs biomédicaux et technologies numériques en santé: des besoins aux usages" (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Sorbonne Université, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the mutual information criterion for sensor configuration selection in human activity recognition in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023: 18th Conference of IBPSA, Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shanghai, China. pp.469-476, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual assistant dedicated to the accompaniment of the person informed of his life context thanks to the smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA '23: 16th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas at Arlington, USA, Jul 2023, Corfou, Greece. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594806.3596594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supervised real-time human activity recognition on embedded equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroLivEn 2022: IEEE International Workshop on Metrology for Living Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Human Activity Recognition in Smart Home on Embedded Equipment: New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Najeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2022: 19th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.125-138, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering well-being through conversational coaching for active and healthy ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mctear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09593-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'interaction Humain-Cobot pour l'exécution de tâches en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Convolutional Network Bootstrapped by Word Encoding and Embedding for Activity Recognition in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL-HAR 2021: 2nd International Workshop on Deep Learning for Human Activity Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0575-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How An Automated Gesture Imitation Game Can Improve Social Interactions With Teenagers With ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nanan Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asseu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on Social Robotics for Neurodevelopmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10961.25444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Ambient Assisted Living Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molham Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2014 : 12th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.231 - 237, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Eido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2015.7483099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratibha Mitharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EUNICE/IFIP EG 6.2, 6.6 International Workshop (EUNICE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCDM method and semantics integration for unified communication management and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIT 2011: Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Musthaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual communication to social networks: evolution of a technical platform for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011: International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM Summit 2008 : international congress on Networked Electronic Media, october 13-15, Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements autour du profil UML temps réel TURTLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formalisation des Activités Concurrentes" (FAC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURTLE : un pont entre UML et RT‐LOTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AFADL'2004. Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Région indéterminée. pp.--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New operators for the TURTLE real‐time UML profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 6.1 International Conference on Formal Methods for Open Object‐Based Distributed Systems (FMOODS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'ordonnancement de systèmes contraints par le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.209--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the specification to the scheduling of time‐dependent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Formal Techniques in Real‐Time and Fault‐Tolerant Systems (FTRTFT'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique de protocoles embarqués à bord de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Région indéterminée. pp.441--454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the presentation of consistent SMIL 2.0 documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Nazareno Maia Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.115--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new UML profile for real‐time system formal design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Unified Modeling Language (UML'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML et RT‐LOTOS. Vers une intégration informel/formel au service de la validation de systèmes temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Saqui-Sannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Région indéterminée. pp.513--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of an imitation game with ASD children to learn nursery rhymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collot-Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Tula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2019 Workshop on Clinical Use of Technology for Individuals with Autism Spectrum Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes ambiants pour l'aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, 2025, 978-6209376474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel : utilisation de la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.204, 2010, 978-613-1-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation of Deployment and Scheduling Constraints for MSC Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Khendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amyot, Danieland Williams, Alan W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modeling: 4th International SDL and MSC Workshop, SAM 2004, Ottawa, Canada, June 1‐4, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.106--121, 2005, 978‐3‐540‐31810‐1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31810-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Agent Debating Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federated Learning Models for Human Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes temps-réel s'appuyant sur la technique de description formelle RT-Lotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT024H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conception de systèmes ambiants pour l’aide aux personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bretagne Occidentale, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04616444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8508CC38"/>
+    <w:nsid w:val="929B46EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lohr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0655-2880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069792208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Granrath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Browne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimi Ogawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kokubun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04591878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Najeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mctear" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Jokinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Mohtashim Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Saleem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Napolitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12060104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saqui-Sannes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaceur Outtaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tevissen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Szczepaniak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594806.3596594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826937" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Darwish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nazareno Maia Sampaio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31810-1_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SBWB1ZP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Palma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Venkatesh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT024H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lohr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0655-2880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069792208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Granrath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Browne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimi Ogawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kokubun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16073064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04591878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Najeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mctear" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Jokinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Mohtashim Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasid Saleem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Napolitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12060104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saqui-Sannes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaceur Outtaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tevissen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Szczepaniak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594806.3596594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826937" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Darwish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nazareno Maia Sampaio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31810-1_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SBWB1ZP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Palma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Venkatesh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT024H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>