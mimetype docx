--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -615,533 +615,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perspective, distance, and felt presence of others in dreams</w:t>
+                <w:t xml:space="preserve">The origin of pleasant sensations: Insight from direct electrical brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burak Erdeniz</w:t>
+                <w:t xml:space="preserve">Cécile Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ege Tekgün</w:t>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2023.103547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272018v1</w:t>
+                <w:t xml:space="preserve">hal-04088305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of pleasant sensations: Insight from direct electrical brain stimulation</w:t>
+                <w:t xml:space="preserve">Visual perspective, distance, and felt presence of others in dreams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Léonard</w:t>
+                <w:t xml:space="preserve">Burak Erdeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Ege Tekgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2023.103547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088305v1</w:t>
+                <w:t xml:space="preserve">hal-04272018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular rehabilitation improves spontaneous nystagmus normalization in patients with acute unilateral vestibulopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural bases of the bodily self as revealed by electrical brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lopez</w:t>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thiry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fresc.2023.1122301⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114707v1</w:t>
+                <w:t xml:space="preserve">hal-04008492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural bases of the bodily self as revealed by electrical brain stimulation: A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
+                <w:t xml:space="preserve">Vestibular rehabilitation improves spontaneous nystagmus normalization in patients with acute unilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Alain Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Tardivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (24), </w:t>
+              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fresc.2023.1122301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008492v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the neural bases of bodily self-consciousness: recent achievements and main challenges</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular-Evoked Cerebral Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Nakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1645,680 +1645,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoception and embodiment in patients with bilateral vestibulopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagined paralysis alters somatosensory evoked-potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dabard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian van Nechel</w:t>
+                <w:t xml:space="preserve">Estelle Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marchesotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10221-x⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.2015-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2020.1772737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988481v1</w:t>
+                <w:t xml:space="preserve">hal-03009028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Role of Inner Ear in Self and Environment Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lopez</w:t>
+                <w:t xml:space="preserve">Interoception and embodiment in patients with bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagined paralysis alters somatosensory evoked-potentials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Role of Inner Ear in Self and Environment Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Marchesotti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hartmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.2015-215. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17588928.2020.1772737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009028v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular function and cortical and sub-cortical alterations in an aging population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lopez</w:t>
+                <w:t xml:space="preserve">Body-maps of emotions in bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e04728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09888-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988497v1</w:t>
+                <w:t xml:space="preserve">hal-02988503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-maps of emotions in bilateral vestibulopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian van Nechel</w:t>
+                <w:t xml:space="preserve">Vestibular function and cortical and sub-cortical alterations in an aging population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athira Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Tward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09888-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e04728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988503v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular rehabilitation in Europe: a survey of clinical and research practice</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Nakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orlando-Dessaints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Bockisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.55 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4196,312 +4196,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective taking: sensorimotor foundations and neuropsychological investigations.</w:t>
+                <w:t xml:space="preserve">Relations réciproques entre émotion et traitement de l’information vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Social and sensorimotor cognition”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">51ème Symposium International de la Société Internationale d’Otoneurologie. Tunis, Tunisie May 11th–13th 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794833v1</w:t>
+                <w:t xml:space="preserve">hal-01794832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations réciproques entre émotion et traitement de l’information vestibulaire.</w:t>
+                <w:t xml:space="preserve">Conscience du corps et représentations de l’espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Symposium International de la Société Internationale d’Otoneurologie. Tunis, Tunisie May 11th–13th 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Internationale d’Otoneurologie : « Le déficit vestibulaire bilatéral, diagnostic, conséquences, prise en charge ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794832v1</w:t>
+                <w:t xml:space="preserve">hal-01794831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience du corps et représentations de l’espace.</w:t>
+                <w:t xml:space="preserve">Vestibule et conscience de soi: données actuelles et implications cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Internationale d’Otoneurologie : « Le déficit vestibulaire bilatéral, diagnostic, conséquences, prise en charge ».</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation continue DPC Groupe de pratiques cliniques: « Prise en charge des patients vertigineux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794831v1</w:t>
+                <w:t xml:space="preserve">hal-01794827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibule et conscience de soi: données actuelles et implications cliniques.</w:t>
+                <w:t xml:space="preserve">Perspective taking: sensorimotor foundations and neuropsychological investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation continue DPC Groupe de pratiques cliniques: « Prise en charge des patients vertigineux ».</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop “Social and sensorimotor cognition”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794827v1</w:t>
+                <w:t xml:space="preserve">hal-01794833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vestibular system: Balancing more than just the body</w:t>
               </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Nakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orlando-Dessaints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna Lenggenhager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5206,825 +5206,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vestibular cortex.</w:t>
+                <w:t xml:space="preserve">Vestibular contributions to bodily self-consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Latin-American Symposium of Oto-neurology. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471947v1</w:t>
+                <w:t xml:space="preserve">hal-01470756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vestibular system: Balancing more than just the body.</w:t>
+                <w:t xml:space="preserve">The sense of the self in patients with vestibular disorders: depersonalization and derealization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Psychology Society-supported series of seminars “Vestibular System: a system for mental life” at the Royal Holloway University of London, Department of Psychology. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop “New perspectives on embodiment and self-location” from the Volkswagen Foundation’s project “Finding Perspective”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471945v1</w:t>
+                <w:t xml:space="preserve">hal-01469642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépersonnalisation et déréalisation dans les troubles de l’équilibre d’origine vestibulaire.</w:t>
+                <w:t xml:space="preserve">Explorations du cortex vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elziere Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie. Centre Européen de Recherche en Imagerie Médicale (CERIMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476862v1</w:t>
+                <w:t xml:space="preserve">hal-01476855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex vestibulaire et contribution vestibulaire à la conscience de soi.</w:t>
+                <w:t xml:space="preserve">Cortex vestibulaire et contributions vestibulaires à la conscience de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-Italien de Vestibulologie. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Matera, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire du Stem Cell and Brain Research Institute, Integrative Neuroscience &amp; Robotics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470748v1</w:t>
+                <w:t xml:space="preserve">hal-01476853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveautés sur le cortex vestibulaire et influences vestibulaires sur la conscience de soi.</w:t>
+                <w:t xml:space="preserve">Vestibular contributions to spatial cognition: from rodents to patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire Vision, Action, Cognition, Institut de Psychologie, Université Paris-Descartes. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Third meeting of the European Network for Vertigo and Balance Research (Dizzynet) and Symposium in honor of Marianne Dieterich “The vestibular system: sensory, motor and cognitive functions”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476858v1</w:t>
+                <w:t xml:space="preserve">hal-01469647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing self and other body motion modulates vestibular information processing.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortex vestibulaire et contribution vestibulaire à la conscience de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium Franco-Italien de Vestibulologie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Matera, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476863v1</w:t>
+                <w:t xml:space="preserve">hal-01470748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations du cortex vestibulaire.</w:t>
+                <w:t xml:space="preserve">Nouveautés sur le cortex vestibulaire et influences vestibulaires sur la conscience de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie. Centre Européen de Recherche en Imagerie Médicale (CERIMED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire Vision, Action, Cognition, Institut de Psychologie, Université Paris-Descartes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476855v1</w:t>
+                <w:t xml:space="preserve">hal-01476858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular contributions to bodily self-consciousness.</w:t>
+                <w:t xml:space="preserve">Dépersonnalisation et déréalisation dans les troubles de l’équilibre d’origine vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elziere Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470756v1</w:t>
+                <w:t xml:space="preserve">hal-01476862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex vestibulaire et contributions vestibulaires à la conscience de soi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing self and other body motion modulates vestibular information processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deroualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Stem Cell and Brain Research Institute, Integrative Neuroscience &amp; Robotics. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476853v1</w:t>
+                <w:t xml:space="preserve">hal-01476863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sense of the self in patients with vestibular disorders: depersonalization and derealization.</w:t>
+                <w:t xml:space="preserve">Human vestibular cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “New perspectives on embodiment and self-location” from the Volkswagen Foundation’s project “Finding Perspective”. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">First Latin-American Symposium of Oto-neurology. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469642v1</w:t>
+                <w:t xml:space="preserve">hal-01471947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular contributions to spatial cognition: from rodents to patients.</w:t>
+                <w:t xml:space="preserve">The vestibular system: Balancing more than just the body.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third meeting of the European Network for Vertigo and Balance Research (Dizzynet) and Symposium in honor of Marianne Dieterich “The vestibular system: sensory, motor and cognitive functions”. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">British Psychology Society-supported series of seminars “Vestibular System: a system for mental life” at the Royal Holloway University of London, Department of Psychology. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469647v1</w:t>
+                <w:t xml:space="preserve">hal-01471945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la verticale.</w:t>
               </w:r>
@@ -7504,216 +7504,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French translation of the Cambridge Depersonalization scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing the self and other in motion modulates the excitability of vestibulocollic reflexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deroualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820019v1</w:t>
+                <w:t xml:space="preserve">hal-03820009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the self and other in motion modulates the excitability of vestibulocollic reflexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French translation of the Cambridge Depersonalization scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Elziere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03820009v1</w:t>
+                <w:t xml:space="preserve">hal-03820019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13237-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kobliska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Melliti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van de Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anagnostou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cakrt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1636002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04730367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Meletaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lis Gobinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elzi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1388805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Erdeniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Tekg&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna Lenggenhager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2023.1122301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04008492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04271980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1145924" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Cullen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nakul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.674100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw52623.2021.00036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dabard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10221-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Falconer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2020.1772737" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Tward" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Resnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09888-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Meldrum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Burrows" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kerkeni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orlando-Dessaints" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63643-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pavlidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallagher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Raffaella Ferr&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Th&#252;r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Roel Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bockisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deroualle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Demanze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09433-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwergal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Zur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09368-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dieterich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Preuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elziere Maya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W. Mast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8906-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Min Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seog Kyun Mun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Han Yoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Soo Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-9023-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Duquesne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2013.00091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/e2759450.bc3a43dd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13237-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kobliska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Melliti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van de Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anagnostou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cakrt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1636002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04730367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Meletaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lis Gobinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elzi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1388805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Erdeniz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Tekg&#252;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna Lenggenhager" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04008492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2023.1122301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04271980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1145924" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Cullen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nakul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.674100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw52623.2021.00036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Falconer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2020.1772737" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10221-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09888-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Tward" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Resnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Meldrum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Burrows" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kerkeni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orlando-Dessaints" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63643-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pavlidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallagher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Raffaella Ferr&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Th&#252;r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Roel Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bockisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deroualle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Demanze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09433-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwergal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Zur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09368-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dieterich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Preuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elziere Maya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W. Mast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8906-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Min Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seog Kyun Mun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Han Yoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Soo Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-9023-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Duquesne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2013.00091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/e2759450.bc3a43dd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>