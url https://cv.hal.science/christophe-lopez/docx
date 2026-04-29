--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1121,209 +1121,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the neural bases of bodily self-consciousness: recent achievements and main challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical stimulation of the peripheral and central vestibular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen E Cullen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2023.1145924⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271980v1</w:t>
+                <w:t xml:space="preserve">hal-04272053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stimulation of the peripheral and central vestibular system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the neural bases of bodily self-consciousness: recent achievements and main challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen E Cullen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2023.1145924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272053v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation strategies in patients with vestibular loss tested in a virtual reality T-maze</w:t>
               </w:r>
@@ -1645,805 +1645,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagined paralysis alters somatosensory evoked-potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interoception and embodiment in patients with bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Palluel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hartmann</w:t>
+                <w:t xml:space="preserve">Charles Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17588928.2020.1772737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009028v1</w:t>
+                <w:t xml:space="preserve">hal-02988481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoception and embodiment in patients with bilateral vestibulopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Dabard</w:t>
+                <w:t xml:space="preserve">Editorial: Role of Inner Ear in Self and Environment Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10221-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988481v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Role of Inner Ear in Self and Environment Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagined paralysis alters somatosensory evoked-potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian van Nechel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marchesotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.2015-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2020.1772737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-maps of emotions in bilateral vestibulopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian van Nechel</w:t>
+                <w:t xml:space="preserve">Vestibular function and cortical and sub-cortical alterations in an aging population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athira Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Tward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09888-z⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e04728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988503v1</w:t>
+                <w:t xml:space="preserve">hal-02988497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular function and cortical and sub-cortical alterations in an aging population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul F Smith</w:t>
+                <w:t xml:space="preserve">Vestibular rehabilitation in Europe: a survey of clinical and research practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Meldrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Cakrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Kerkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988497v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular rehabilitation in Europe: a survey of clinical and research practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lopez</w:t>
+                <w:t xml:space="preserve">Body-maps of emotions in bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Nechel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09888-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988488v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring perceived self-location in virtual reality</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.55 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4196,243 +4196,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations réciproques entre émotion et traitement de l’information vestibulaire.</w:t>
+                <w:t xml:space="preserve">Conscience du corps et représentations de l’espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Symposium International de la Société Internationale d’Otoneurologie. Tunis, Tunisie May 11th–13th 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Internationale d’Otoneurologie : « Le déficit vestibulaire bilatéral, diagnostic, conséquences, prise en charge ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794832v1</w:t>
+                <w:t xml:space="preserve">hal-01794831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience du corps et représentations de l’espace.</w:t>
+                <w:t xml:space="preserve">Vestibule et conscience de soi: données actuelles et implications cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Internationale d’Otoneurologie : « Le déficit vestibulaire bilatéral, diagnostic, conséquences, prise en charge ».</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation continue DPC Groupe de pratiques cliniques: « Prise en charge des patients vertigineux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794831v1</w:t>
+                <w:t xml:space="preserve">hal-01794827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibule et conscience de soi: données actuelles et implications cliniques.</w:t>
+                <w:t xml:space="preserve">Relations réciproques entre émotion et traitement de l’information vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation continue DPC Groupe de pratiques cliniques: « Prise en charge des patients vertigineux ».</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Symposium International de la Société Internationale d’Otoneurologie. Tunis, Tunisie May 11th–13th 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794827v1</w:t>
+                <w:t xml:space="preserve">hal-01794832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective taking: sensorimotor foundations and neuropsychological investigations.</w:t>
               </w:r>
@@ -5206,825 +5206,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular contributions to bodily self-consciousness.</w:t>
+                <w:t xml:space="preserve">Vestibular contributions to spatial cognition: from rodents to patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
+              <w:t xml:space="preserve">Third meeting of the European Network for Vertigo and Balance Research (Dizzynet) and Symposium in honor of Marianne Dieterich “The vestibular system: sensory, motor and cognitive functions”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470756v1</w:t>
+                <w:t xml:space="preserve">hal-01469647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sense of the self in patients with vestibular disorders: depersonalization and derealization.</w:t>
+                <w:t xml:space="preserve">Human vestibular cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “New perspectives on embodiment and self-location” from the Volkswagen Foundation’s project “Finding Perspective”. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">First Latin-American Symposium of Oto-neurology. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469642v1</w:t>
+                <w:t xml:space="preserve">hal-01471947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations du cortex vestibulaire.</w:t>
+                <w:t xml:space="preserve">The vestibular system: Balancing more than just the body.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie. Centre Européen de Recherche en Imagerie Médicale (CERIMED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">British Psychology Society-supported series of seminars “Vestibular System: a system for mental life” at the Royal Holloway University of London, Department of Psychology. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476855v1</w:t>
+                <w:t xml:space="preserve">hal-01471945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex vestibulaire et contributions vestibulaires à la conscience de soi.</w:t>
+                <w:t xml:space="preserve">Vestibular contributions to bodily self-consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Stem Cell and Brain Research Institute, Integrative Neuroscience &amp; Robotics. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476853v1</w:t>
+                <w:t xml:space="preserve">hal-01470756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular contributions to spatial cognition: from rodents to patients.</w:t>
+                <w:t xml:space="preserve">The sense of the self in patients with vestibular disorders: depersonalization and derealization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third meeting of the European Network for Vertigo and Balance Research (Dizzynet) and Symposium in honor of Marianne Dieterich “The vestibular system: sensory, motor and cognitive functions”. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Workshop “New perspectives on embodiment and self-location” from the Volkswagen Foundation’s project “Finding Perspective”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469647v1</w:t>
+                <w:t xml:space="preserve">hal-01469642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex vestibulaire et contribution vestibulaire à la conscience de soi.</w:t>
+                <w:t xml:space="preserve">Explorations du cortex vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-Italien de Vestibulologie. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Matera, Italie</w:t>
+              <w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie. Centre Européen de Recherche en Imagerie Médicale (CERIMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470748v1</w:t>
+                <w:t xml:space="preserve">hal-01476855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveautés sur le cortex vestibulaire et influences vestibulaires sur la conscience de soi.</w:t>
+                <w:t xml:space="preserve">Cortex vestibulaire et contributions vestibulaires à la conscience de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire Vision, Action, Cognition, Institut de Psychologie, Université Paris-Descartes. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Stem Cell and Brain Research Institute, Integrative Neuroscience &amp; Robotics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476858v1</w:t>
+                <w:t xml:space="preserve">hal-01476853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépersonnalisation et déréalisation dans les troubles de l’équilibre d’origine vestibulaire.</w:t>
+                <w:t xml:space="preserve">Cortex vestibulaire et contribution vestibulaire à la conscience de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elziere Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium Franco-Italien de Vestibulologie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Matera, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476862v1</w:t>
+                <w:t xml:space="preserve">hal-01470748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing self and other body motion modulates vestibular information processing.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveautés sur le cortex vestibulaire et influences vestibulaires sur la conscience de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire Vision, Action, Cognition, Institut de Psychologie, Université Paris-Descartes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476863v1</w:t>
+                <w:t xml:space="preserve">hal-01476858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vestibular cortex.</w:t>
+                <w:t xml:space="preserve">Dépersonnalisation et déréalisation dans les troubles de l’équilibre d’origine vestibulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elziere Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Latin-American Symposium of Oto-neurology. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471947v1</w:t>
+                <w:t xml:space="preserve">hal-01476862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vestibular system: Balancing more than just the body.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing self and other body motion modulates vestibular information processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deroualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Psychology Society-supported series of seminars “Vestibular System: a system for mental life” at the Royal Holloway University of London, Department of Psychology. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Posture-Equilibre-Mouvement (Société Francophone Posture Equilibre Locomotion). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471945v1</w:t>
+                <w:t xml:space="preserve">hal-01476863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la verticale.</w:t>
               </w:r>
@@ -6349,234 +6349,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex vestibulaire et conscience corporelle.</w:t>
+                <w:t xml:space="preserve">The human vestibular cortex: anatomy and functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Symposium de la Société Internationale d’Otoneurologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Intense course on vestibular diagnosis, treatment and rehabilitation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470758v1</w:t>
+                <w:t xml:space="preserve">hal-01476856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human vestibular cortex: an update.</w:t>
+                <w:t xml:space="preserve">Cortex vestibulaire et conscience corporelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
+              <w:t xml:space="preserve">50ème Symposium de la Société Internationale d’Otoneurologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470752v1</w:t>
+                <w:t xml:space="preserve">hal-01470758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human vestibular cortex: anatomy and functions.</w:t>
+                <w:t xml:space="preserve">The human vestibular cortex: an update.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intense course on vestibular diagnosis, treatment and rehabilitation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">Reunião anual da associação portuguesa de otoneurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476856v1</w:t>
+                <w:t xml:space="preserve">hal-01470752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7504,216 +7504,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the self and other in motion modulates the excitability of vestibulocollic reflexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French translation of the Cambridge Depersonalization scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Elziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820009v1</w:t>
+                <w:t xml:space="preserve">hal-03820019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French translation of the Cambridge Depersonalization scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing the self and other in motion modulates the excitability of vestibulocollic reflexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deroualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820019v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13237-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kobliska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Melliti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van de Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anagnostou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cakrt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1636002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04730367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Meletaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lis Gobinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elzi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1388805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Erdeniz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Tekg&#252;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna Lenggenhager" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04008492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2023.1122301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04271980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1145924" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Cullen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nakul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.674100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw52623.2021.00036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Falconer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2020.1772737" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dabard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10221-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09888-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Tward" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Resnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Meldrum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Burrows" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kerkeni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orlando-Dessaints" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63643-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pavlidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallagher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Raffaella Ferr&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Th&#252;r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Roel Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bockisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deroualle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Demanze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09433-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwergal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Zur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09368-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dieterich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Preuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elziere Maya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W. Mast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8906-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Min Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seog Kyun Mun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Han Yoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Soo Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-9023-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Duquesne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2013.00091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/e2759450.bc3a43dd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13237-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kobliska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Melliti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van de Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anagnostou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cakrt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1636002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04730367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Meletaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lis Gobinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elzi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1388805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Erdeniz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Tekg&#252;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna Lenggenhager" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04008492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2023.1122301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Cullen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04271980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1145924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nakul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.674100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw52623.2021.00036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dabard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10221-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Falconer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2020.1772737" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Tward" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Resnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Meldrum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Burrows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kerkeni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02988503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09888-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orlando-Dessaints" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63643-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pavlidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallagher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Raffaella Ferr&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Th&#252;r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Roel Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bockisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deroualle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Demanze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09433-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwergal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Zur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09368-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dieterich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Preuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elziere Maya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W. Mast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8906-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Min Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seog Kyun Mun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Han Yoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Soo Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-9023-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00417" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Duquesne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2013.00091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/e2759450.bc3a43dd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>