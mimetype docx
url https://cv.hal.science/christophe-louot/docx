--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -243,291 +243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Efficiency 2.09 μm Single-Oscillator Monolithic Thulium-Doped Fiber Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the performance of a monolithic Tm 3+ , Ho 3+ -codoped fiber laser by FBG reflected wavelength and fiber gain matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ibach</w:t>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (10), pp.553 - 556. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (12), pp.18939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lpt.2023.3262296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.486723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071863v1</w:t>
+                <w:t xml:space="preserve">hal-04554213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the performance of a monolithic Tm 3+ , Ho 3+ -codoped fiber laser by FBG reflected wavelength and fiber gain matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Efficiency 2.09 μm Single-Oscillator Monolithic Thulium-Doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ibach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (12), pp.18939. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (10), pp.553 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.486723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2023.3262296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554213v1</w:t>
+                <w:t xml:space="preserve">hal-04071863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited 195-W continuous wave laser emission at 2.09 µm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
               </w:r>
@@ -539,77 +539,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (5), pp.6599. </w:t>
@@ -775,965 +775,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-temporal shaping of supercontinuum for subnanosecond time-coded M-CARS spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal characterization of supercontinuum extending from the visible to the Mid-infrared in multimode graded-index optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Krupa</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (21), pp.5007-5010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.005007⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.005785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391505v1</w:t>
+                <w:t xml:space="preserve">hal-01419727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal characterization of supercontinuum extending from the visible to the Mid-infrared in multimode graded-index optical fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabert Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guénard</w:t>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.005785⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419727v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288127v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301658v1</w:t>
+                <w:t xml:space="preserve">hal-01508681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercontinuum Generation in an Ytterbium-Doped Photonic Crystal Fiber for CARS Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (19), pp.2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2578721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508681v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum Generation in an Ytterbium-Doped Photonic Crystal Fiber for CARS Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2578721⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Multiphoton Microscopy in the Biomedical Sciences XVI, 9712, pp.97120M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376772v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectro-temporal shaping of supercontinuum for subnanosecond time-coded M-CARS spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Multiphoton Microscopy in the Biomedical Sciences XVI, 9712, pp.97120M. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (21), pp.5007-5010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.005007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293930v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1764,1937 +1764,1946 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of core codopants and components on laser properties of high-power holmium-doped silica all-fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Apr 2025, Prague, Czech Republic</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SPIE, Apr 2025, Prague, Czech Republic. pp.135220G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3055260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a monolithic single-oscillator thulium-doped fiber laser in continuous-wave regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">680-W Continuous-Wave Monolithic Tm3+-Doped Fiber Laser at 2036 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EPS-QEOD Europhoton Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Osaka, Japan. pp.ATu5A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/assl.2024.atu5a.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728662v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">680-W Continuous-Wave Monolithic Tm3+-Doped Fiber Laser at 2036 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of a monolithic single-oscillator thulium-doped fiber laser in continuous-wave regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th EPS-QEOD Europhoton Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physics Society, Aug 2024, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466380v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Fiber with Pedestal in a 213-W Continuous Wave Monolithic Tm3+ -Doped Fiber Laser at 1.94 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ibach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Lasers (ASSL) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBG reflected wavelength and fiber gain matching on a continuous wave monolithic Tm$^{3+}$ , Ho$^{3+}$ -doped fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSL 2022 - Advanced Solid-State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« AMFITRIHIUM » : Vers un amplificateur à fibre triple gaine dopée holmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Ibach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - OPTIQUE DIJON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-running and imposed-wavelength cavities for high power continuous-wave Tm3+ , Ho3+ codoped single-oscillator fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source laser monolithique à fibre codopée thulium-holmium en oscillateur unique émettant 195 W à 2090 nm en régime continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - OPTIQUE DIJON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Wave and Pulsed Modes of Operation of a High Power 2.09 µm Monolithic Single Oscillator Tm3+, Ho3+- Codoped Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Washington, United States. pp.JM3A.13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2021.JM3A.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-W continuous wave laser emission at 2.09 μm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">195-W Continuous Wave Laser Emission at 2.09 µm from a Tm3+ ,Ho3+ -Codoped Single-Oscillator Monolithic Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON VIRTUAL CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, virtual, United States. pp.JTh2A.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2020.JTh2A.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413887v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">195-W Continuous Wave Laser Emission at 2.09 µm from a Tm3+ ,Ho3+ -Codoped Single-Oscillator Monolithic Fiber Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">150-W continuous wave laser emission at 2.09 μm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON VIRTUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, virtual, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413860v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre optique monomode standard en régime de dispersion normale par cascade Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Bassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging under supercontinuum illumination and electric field stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,659 +3735,659 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent wavelength generation in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
+                <w:t xml:space="preserve">REFROIDISSEMENT MOLECULAIRE INDUIT PAR CHAMP ELECTRIQUE ; MISE EN EVIDENCE PAR SPECTROSCOPIE NON LINEAIRE CARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">COLOQ 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288114v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFROIDISSEMENT MOLECULAIRE INDUIT PAR CHAMP ELECTRIQUE ; MISE EN EVIDENCE PAR SPECTROSCOPIE NON LINEAIRE CARS</w:t>
+                <w:t xml:space="preserve">Génération d'un spectre infrarouge à forte densité spectrale de puissance dédié à la spectroscopie CARS polychromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246603v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un spectre infrarouge à forte densité spectrale de puissance dédié à la spectroscopie CARS polychromatique</w:t>
+                <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted nanosecond CARS multiplex system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Bassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and Electro-Optics 2014 (CLEO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San-Jose, United States. paper SM3P.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,279 +4397,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de génération d’un faisceau de photons polychromatique et d’énergie sensiblement constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: WO2017125693 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de génération d’un faisceau de photons polychromatique et d’énergie sensiblement constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2017125693 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4807,51 +4816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bogas-Droy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Clemente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.566656" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Motard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ibach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2023.3262296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand-Dhollande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.486723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.416443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Shalaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01419727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01376772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2578721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05466380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2024.atu5a.5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2021.JM3A.13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2020.JTh2A.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bogas-Droy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Clemente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.566656" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Motard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand-Dhollande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.486723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ibach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2023.3262296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.416443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01419727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01376772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2578721" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Shalaby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3055260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05466380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2024.atu5a.5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2021.JM3A.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2020.JTh2A.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>