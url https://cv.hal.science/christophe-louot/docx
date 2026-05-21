--- v1 (2026-04-25)
+++ v2 (2026-05-21)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,1491 +243,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the performance of a monolithic Tm 3+ , Ho 3+ -codoped fiber laser by FBG reflected wavelength and fiber gain matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission Wavelength Limits of a Continuous-Wave Thulium-Doped Fiber Laser Source Operating at 1.94 µm, 2.09 µm or 2.12 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Ibach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.486723⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics11030246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554213v1</w:t>
+                <w:t xml:space="preserve">hal-05607905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Efficiency 2.09 μm Single-Oscillator Monolithic Thulium-Doped Fiber Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the performance of a monolithic Tm 3+ , Ho 3+ -codoped fiber laser by FBG reflected wavelength and fiber gain matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Motard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ibach</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lpt.2023.3262296⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (12), pp.18939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.486723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071863v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction limited 195-W continuous wave laser emission at 2.09 µm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Efficiency 2.09 μm Single-Oscillator Monolithic Thulium-Doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ibach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.416443⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (10), pp.553 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2023.3262296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413869v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast epi-detected ultrabroadband multiplex CARS ans SHG imaging of mouse skull cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+                <w:t xml:space="preserve">Diffraction limited 195-W continuous wave laser emission at 2.09 µm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.9.000245⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.6599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.416443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889246v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal characterization of supercontinuum extending from the visible to the Mid-infrared in multimode graded-index optical fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+                <w:t xml:space="preserve">Fast epi-detected ultrabroadband multiplex CARS ans SHG imaging of mouse skull cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Guénard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.005785⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.9.000245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419727v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal characterization of supercontinuum extending from the visible to the Mid-infrared in multimode graded-index optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (21), pp.5007-5010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.005785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288127v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301658v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508681v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum Generation in an Ytterbium-Doped Photonic Crystal Fiber for CARS Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2578721⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376772v1</w:t>
+                <w:t xml:space="preserve">hal-01508681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Supercontinuum Generation in an Ytterbium-Doped Photonic Crystal Fiber for CARS Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (19), pp.2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2578721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293930v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Multiphoton Microscopy in the Biomedical Sciences XVI, 9712, pp.97120M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectro-temporal shaping of supercontinuum for subnanosecond time-coded M-CARS spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (21), pp.5007-5010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.41.005007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1737,185 +1871,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of core codopants and components on laser properties of high-power holmium-doped silica all-fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2025, Prague, Czech Republic. pp.135220G, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3055260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">680-W Continuous-Wave Monolithic Tm3+-Doped Fiber Laser at 2036 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1924,2470 +2058,2470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Osaka, Japan. pp.ATu5A.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/assl.2024.atu5a.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of a monolithic single-oscillator thulium-doped fiber laser in continuous-wave regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EPS-QEOD Europhoton Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Physics Society, Aug 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Fiber with Pedestal in a 213-W Continuous Wave Monolithic Tm3+ -Doped Fiber Laser at 1.94 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ibach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Lasers (ASSL) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBG reflected wavelength and fiber gain matching on a continuous wave monolithic Tm$^{3+}$ , Ho$^{3+}$ -doped fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSL 2022 - Advanced Solid-State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« AMFITRIHIUM » : Vers un amplificateur à fibre triple gaine dopée holmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ibach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - OPTIQUE DIJON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-running and imposed-wavelength cavities for high power continuous-wave Tm3+ , Ho3+ codoped single-oscillator fiber laser</w:t>
+                <w:t xml:space="preserve">Source laser monolithique à fibre codopée thulium-holmium en oscillateur unique émettant 195 W à 2090 nm en régime continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - OPTIQUE DIJON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413865v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source laser monolithique à fibre codopée thulium-holmium en oscillateur unique émettant 195 W à 2090 nm en régime continu</w:t>
+                <w:t xml:space="preserve">Free-running and imposed-wavelength cavities for high power continuous-wave Tm3+ , Ho3+ codoped single-oscillator fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - OPTIQUE DIJON 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413895v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Wave and Pulsed Modes of Operation of a High Power 2.09 µm Monolithic Single Oscillator Tm3+, Ho3+- Codoped Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand-Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Washington, United States. pp.JM3A.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ASSL.2021.JM3A.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">195-W Continuous Wave Laser Emission at 2.09 µm from a Tm3+ ,Ho3+ -Codoped Single-Oscillator Monolithic Fiber Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">150-W continuous wave laser emission at 2.09 μm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON VIRTUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, virtual, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413860v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-W continuous wave laser emission at 2.09 μm from a Tm3+, Ho3+-codoped single-oscillator monolithic fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">195-W Continuous Wave Laser Emission at 2.09 µm from a Tm3+ ,Ho3+ -Codoped Single-Oscillator Monolithic Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON VIRTUAL CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, virtual, United States. pp.JTh2A.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2020.JTh2A.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413887v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre optique monomode standard en régime de dispersion normale par cascade Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277749v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277746v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging under supercontinuum illumination and electric field stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent wavelength generation in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFROIDISSEMENT MOLECULAIRE INDUIT PAR CHAMP ELECTRIQUE ; MISE EN EVIDENCE PAR SPECTROSCOPIE NON LINEAIRE CARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Bassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLOQ 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un spectre infrarouge à forte densité spectrale de puissance dédié à la spectroscopie CARS polychromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted nanosecond CARS multiplex system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Bassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and Electro-Optics 2014 (CLEO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San-Jose, United States. paper SM3P.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4397,279 +4531,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de génération d’un faisceau de photons polychromatique et d’énergie sensiblement constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: WO2017125693 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de génération d’un faisceau de photons polychromatique et d’énergie sensiblement constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2017125693 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4816,51 +4950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bogas-Droy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Clemente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.566656" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Motard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand-Dhollande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.486723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ibach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2023.3262296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.416443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01419727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01376772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2578721" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Shalaby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3055260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05466380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2024.atu5a.5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2021.JM3A.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2020.JTh2A.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bogas-Droy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Clemente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.566656" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Motard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ibach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11030246" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand-Dhollande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.486723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2023.3262296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.416443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01419727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01376772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2578721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Shalaby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085420v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3055260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05466380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2024.atu5a.5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2021.JM3A.13" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2020.JTh2A.11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>