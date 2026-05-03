--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe LOYEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mcneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e03921. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired recognition of cricket calling songs in sub-nanowatt inter-pulse delay detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.066009. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ae0aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra low power spiking neural encoder of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.108910. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Neuromorphic Sound Source Localization and Echolocation-Based Navigation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (24), pp.4858. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13244858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Coincidence Detector for Interaural Time Difference Encoding and Sound DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3460950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-35 pW Axon-Hillock artificial neuron circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-fJ/spike artificial neuron in 65 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biocompatible and flexible polyimide for wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.5921-5929. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-017-3364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric characterization based on a printable resonant stub in air and a liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (9), 9 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer based antenna for wireless green sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1184-1187. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.2640-2643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption in heterogeneous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU-INTERNATIONAL JOURNAL OF ELECTRONICS AND COMMUNICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.495-501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous picocell remote antenna unit for radio-over-fiber system using the multiservices concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.649-651. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2185224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of 60 GHz location systems operating in multipath environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.112502-1-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.4.112502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave communicating-radars for enhanced vehicle-to-vehicle communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.951-952. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB in millimeter wave band with pulsed ILO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.918977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.1584-1586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.11266-11274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2007.909681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Redha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a baseband UWB signal at 60 GHz for high data rate indoor WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of local oscillator phase noise in 60 GHz high data rate wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path loss model of the 60 GHz indoor radio channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz fibre radio communication system for indoor ATM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.654-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spiking coincidence detector for the ITD and ILD mechanisms of auditory localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 6th International Conference in Electronic Engineering & Information Technology (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE65381.2025.11166295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Neuromorphic Technology Applied to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Sustainable-by-design wireless technologies: do they reduce the environmental footprint of electronics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR DEFIE/ GDR Ondes GT4, Oct 2025, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Ultra low power Cochlea for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larach Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOCOMP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Banyuls - sur - Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired frugal technology for biomimetic optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde rencontre du Collectif bio-inpiré de la region Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.3V CMOS neuromorphic technology and its potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paindavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information technology and Communication or a smartcity, IWITIC’2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded A.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique d'un neurone à spikes Integrate-and-Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Open problems in brain-emulating hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise, UPoN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband 4-18 GHz active quadrature hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.126-129, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bidirectional short range low power and high data rate W-Band transceiver for network on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipal Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2018.8585459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power analog design and technology for artificial neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2017, IEEE Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Miami, United States. paper 1.1, 1-8, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCTM.2017.8112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of stochastic resonance in a 65 nm CMOS artificial neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra broadband 0.5-18 GHz BPSK modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. paper EuMIC08-3, 171-174, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focusing technique based on a data spatial diversity at millimetre-wave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference, EuMC 2014 - Held as Part of the 17th European Microwave Week, EuMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 142GHz fully integrated wireless chip to chip communication system for high data rate operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuits Conference, ESSCIRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bucharest, Romania. session A4L-C, paper 1254, 77-80, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2013.6649076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique de cryptage d'information basée sur la diversité spatiale en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. papier J1-ST-P5, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10GBits/s 2.1pJ/bit OOK demodulator at 60GHz for wireless chip-to-chip communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Santa Clara, CA, United States. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2012.6175320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications, GreenCom 2012, Workshop on Energy and Wireless Sensors, e-WiSe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France. pp.session 2 : Power Management, 671-674, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GreenCom.2012.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave broadband positioning system for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct conversion IQ modulator in CMOS 65 nm SOI for multi-gigabit 60 GHz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Microwave Integrated Circuits Conference, EuMIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour communication inter-puces multi-gigabits à 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. papier 274, 2E8, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz UWB impulse radio transmitter with integrated antenna in CMOS 65nm SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in Rf Systems, SiRF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, AZ, United States. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIRF.2011.5719303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retournement temporel sur la localisation au sein d'un réseau ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 51, 6F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UWB millimeter-wave transceiver architecture for wireless sensor networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système radio millimétrique ultra faible consommation pour réseaux de capteurs en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système radar communicant inter-véhicules en technologie Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-6, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative entre deux systèmes de localisation basés sur la modulation de fréquence et le régime impulsionnel en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un canal de Rice dépendant de la distance et des caractéristiques du relais sur un lien multi sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5F-4, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time reversal on UWB location system for train passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave ultra wide band short range radar localization accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.2170-2174, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à 60 GHz intégrant un packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1A-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material parameters on the energy consumption for amplify and forward relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong Kong and Macau, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2008.4958648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz UWB-IR transceiver with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Wireless Technologies, ECWT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.280-283, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR in MMW band with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 European Ultra Wide Band Radio Technology Workshop, UWB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid packaged piezoelectric actuated MEMS-based tunable voltage controlled oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference, EuMC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.118-121, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module radio millimétrique utilisant la synchronisation d'une source 30 GHz par des trains d'impulsions ULB en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C2-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart antenna based on RF MEMS switches and printed Yagi-Uda antennas for 6O GHz ad hoc WPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR transceiver for millimeter wave WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.4785-4789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiver and synchronization for UWB impulse radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak NLOS channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.707-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse generator for UWB communication and radar applications with PPM and time hopping possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ASK-PPM time hopping UWB transceiver for millimetre wave gigabit WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United Kingdom. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du canal radio à 60 GHz intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de signaux impulsionnels ULB à 60 GHz pour applications réseaux sans fil haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture haut débit d'un système RF 60-GHz basée sur l'annulation de bruit de phase des oscillateurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-commutateurs MEMS série sur arséniure de gallium avec encapsulation pour antennes intelligentes pour réseau d'objets mobiles communicants à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a base band UWB impulse radio signal at 60 GHz for high data rate multiple access indoor communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high data rate architecture for multiple access WLAN 60GHz transciver based on a LO phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du canal radio 60 GHz pour des liaisons haut débit intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources stables millimétriques programmables en intégration monolithique à base de boucles de verrouillage phase-fréquence à échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 57 GHz radio over fiber transmission using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference, SIOE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical millimeter-wave system using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.Session 3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor propagation channel consideration in 60 GHz high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2000 European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full GaAs phased-locked oscillator using sampling phase detector and sampling frequency detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Neuromorphic Spike Detector for Large-Scale Neural Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Regnacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kobzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurotechEU autumn school on Closed-Loop Neurotechnologies: From Sensors to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB technology applied to millimetre-wave indoor location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Radar Conference, RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. Proceedings of 2014 International Radar Conference, RADAR 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence detector for locating a source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4441520 (A1) 2024-10-09. N° de priorité : FR20210012849 20211202. 2024, N° de priorité : FR20210012849 20211202 - N° de demande: WO2022EP83341 20221125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence detector for locating a source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3130043 (B1) 2023-12-29. 2023, N° de priorité : FR20210012849 20211202 - N° de demande: FR20210012849 20211202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence detector for locating a source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2023099355 (A1) 2023-06-08. N° de priorité : FR20210012849 20211202. 2023, N° de priorité : FR20210012849 20211202 - N° de demande: WO2022EP83341 20221125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence detector for locating a source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3130043 (A1) 2023-06-09. 2023, N° de priorité : FR20210012849 20211202 - N° de demande: FR20210012849 20211202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3072564 (A1) 2019-04-26. 2019, N° de priorité : FR20170060062 20171025 - N° de demande : FR20170060062 20171025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de transmission sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2976429 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AXORUS conçoit une rétine artificielle alimentée par la lumière ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche, mensuel 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Séminaire] Spiking neural circuits and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiNANO Multi-Scale Modelling Summer School, Tarragona, Catalonia, Spain, september 25-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain un ordinateur inspiré de notre cerveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le Journal, 12 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour réseaux haut débit et réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception et à la réalisation de liaisons radio haut débit intra-bâtiment à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient communication with neuro-inspired detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe LOYEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired recognition of cricket calling songs in sub-nanowatt inter-pulse delay detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.066009. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ae0aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mcneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e03921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Neuromorphic Sound Source Localization and Echolocation-Based Navigation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (24), pp.4858. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13244858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra low power spiking neural encoder of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.108910. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Coincidence Detector for Interaural Time Difference Encoding and Sound DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3460950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-35 pW Axon-Hillock artificial neuron circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-fJ/spike artificial neuron in 65 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biocompatible and flexible polyimide for wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.5921-5929. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-017-3364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric characterization based on a printable resonant stub in air and a liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (9), 9 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer based antenna for wireless green sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1184-1187. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.2640-2643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption in heterogeneous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU-INTERNATIONAL JOURNAL OF ELECTRONICS AND COMMUNICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.495-501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous picocell remote antenna unit for radio-over-fiber system using the multiservices concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.649-651. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2185224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.112502-1-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.4.112502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of 60 GHz location systems operating in multipath environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave communicating-radars for enhanced vehicle-to-vehicle communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.951-952. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB in millimeter wave band with pulsed ILO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.918977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.1584-1586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.11266-11274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2007.909681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a baseband UWB signal at 60 GHz for high data rate indoor WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Redha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of local oscillator phase noise in 60 GHz high data rate wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path loss model of the 60 GHz indoor radio channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz fibre radio communication system for indoor ATM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.654-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Neuromorphic Technology Applied to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Sustainable-by-design wireless technologies: do they reduce the environmental footprint of electronics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR DEFIE/ GDR Ondes GT4, Oct 2025, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spiking coincidence detector for the ITD and ILD mechanisms of auditory localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 6th International Conference in Electronic Engineering & Information Technology (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE65381.2025.11166295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Antenna Design and Integration for Neuromorphic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alcesilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divitha Seetharamdoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Flic-en-Flac, Mauritius. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADIO65825.2025.11296305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Ultra low power Cochlea for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larach Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOCOMP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Banyuls - sur - Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired frugal technology for biomimetic optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde rencontre du Collectif bio-inpiré de la region Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.3V CMOS neuromorphic technology and its potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paindavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information technology and Communication or a smartcity, IWITIC’2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded A.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique d'un neurone à spikes Integrate-and-Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Open problems in brain-emulating hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise, UPoN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband 4-18 GHz active quadrature hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.126-129, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bidirectional short range low power and high data rate W-Band transceiver for network on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipal Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2018.8585459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of stochastic resonance in a 65 nm CMOS artificial neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power analog design and technology for artificial neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2017, IEEE Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Miami, United States. paper 1.1, 1-8, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCTM.2017.8112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra broadband 0.5-18 GHz BPSK modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. paper EuMIC08-3, 171-174, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focusing technique based on a data spatial diversity at millimetre-wave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference, EuMC 2014 - Held as Part of the 17th European Microwave Week, EuMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique de cryptage d'information basée sur la diversité spatiale en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. papier J1-ST-P5, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 142GHz fully integrated wireless chip to chip communication system for high data rate operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuits Conference, ESSCIRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bucharest, Romania. session A4L-C, paper 1254, 77-80, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2013.6649076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10GBits/s 2.1pJ/bit OOK demodulator at 60GHz for wireless chip-to-chip communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Santa Clara, CA, United States. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2012.6175320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications, GreenCom 2012, Workshop on Energy and Wireless Sensors, e-WiSe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France. pp.session 2 : Power Management, 671-674, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GreenCom.2012.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct conversion IQ modulator in CMOS 65 nm SOI for multi-gigabit 60 GHz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Microwave Integrated Circuits Conference, EuMIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave broadband positioning system for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz UWB impulse radio transmitter with integrated antenna in CMOS 65nm SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in Rf Systems, SiRF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, AZ, United States. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIRF.2011.5719303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour communication inter-puces multi-gigabits à 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. papier 274, 2E8, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retournement temporel sur la localisation au sein d'un réseau ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 51, 6F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UWB millimeter-wave transceiver architecture for wireless sensor networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un canal de Rice dépendant de la distance et des caractéristiques du relais sur un lien multi sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5F-4, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave ultra wide band short range radar localization accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.2170-2174, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time reversal on UWB location system for train passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système radar communicant inter-véhicules en technologie Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-6, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système radio millimétrique ultra faible consommation pour réseaux de capteurs en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative entre deux systèmes de localisation basés sur la modulation de fréquence et le régime impulsionnel en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à 60 GHz intégrant un packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1A-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material parameters on the energy consumption for amplify and forward relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong Kong and Macau, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2008.4958648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz UWB-IR transceiver with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Wireless Technologies, ECWT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.280-283, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR in MMW band with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 European Ultra Wide Band Radio Technology Workshop, UWB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid packaged piezoelectric actuated MEMS-based tunable voltage controlled oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference, EuMC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.118-121, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module radio millimétrique utilisant la synchronisation d'une source 30 GHz par des trains d'impulsions ULB en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C2-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ASK-PPM time hopping UWB transceiver for millimetre wave gigabit WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United Kingdom. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart antenna based on RF MEMS switches and printed Yagi-Uda antennas for 6O GHz ad hoc WPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR transceiver for millimeter wave WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.4785-4789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiver and synchronization for UWB impulse radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse generator for UWB communication and radar applications with PPM and time hopping possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak NLOS channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.707-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture haut débit d'un système RF 60-GHz basée sur l'annulation de bruit de phase des oscillateurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du canal radio à 60 GHz intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de signaux impulsionnels ULB à 60 GHz pour applications réseaux sans fil haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-commutateurs MEMS série sur arséniure de gallium avec encapsulation pour antennes intelligentes pour réseau d'objets mobiles communicants à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a base band UWB impulse radio signal at 60 GHz for high data rate multiple access indoor communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high data rate architecture for multiple access WLAN 60GHz transciver based on a LO phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du canal radio 60 GHz pour des liaisons haut débit intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources stables millimétriques programmables en intégration monolithique à base de boucles de verrouillage phase-fréquence à échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor propagation channel consideration in 60 GHz high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2000 European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full GaAs phased-locked oscillator using sampling phase detector and sampling frequency detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 57 GHz radio over fiber transmission using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference, SIOE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical millimeter-wave system using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.Session 3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Neuromorphic Spike Detector for Large-Scale Neural Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Regnacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kobzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurotechEU autumn school on Closed-Loop Neurotechnologies: From Sensors to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB technology applied to millimetre-wave indoor location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Radar Conference, RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. Proceedings of 2014 International Radar Conference, RADAR 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AXORUS conçoit une rétine artificielle alimentée par la lumière ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche, mensuel 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain un ordinateur inspiré de notre cerveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le Journal, 12 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Séminaire] Spiking neural circuits and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiNANO Multi-Scale Modelling Summer School, Tarragona, Catalonia, Spain, september 25-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour réseaux haut débit et réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception et à la réalisation de liaisons radio haut débit intra-bâtiment à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient communication with neuro-inspired detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dalmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ae0aa8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108910" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13244858" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3460950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sourikopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hedayat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.08.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSXQMVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTCWQ4W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23T7NHJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.918977" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjabballah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cadiou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE65381.2025.11166295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461899" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325598v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462779" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sangare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hartung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539897" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipal Ghosh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112899" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270101v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985962" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528679v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986584" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foulon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2013.6649076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175320" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.108" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258333" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597147v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2011.5719303" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603135v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friziel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480320v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399270" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474172v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073669" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiejia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2008.4958648" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284057v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4404001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241351v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280447" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126742v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126729v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126743v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142278v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152047v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152049v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewandowski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rogeaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158600v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158605v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158175v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158148v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629634v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156319v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156356v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568687v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cappy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765132v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329516v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341316v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799253v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157903v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dalmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ae0aa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13244858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3460950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sourikopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hedayat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.08.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSXQMVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTCWQ4W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23T7NHJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.918977" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjabballah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE65381.2025.11166295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alcesilas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO65825.2025.11296305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461899" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sangare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hartung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539897" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipal Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585459" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985962" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112899" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230687" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986584" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foulon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2013.6649076" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175320" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2011.5719303" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friziel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073669" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399270" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800962v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiejia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2008.4958648" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4404001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405140" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370307v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280447" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126743v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152047v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewandowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rogeaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158175v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329516v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341316v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799253v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>