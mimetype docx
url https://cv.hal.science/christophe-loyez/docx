--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe LOYEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired recognition of cricket calling songs in sub-nanowatt inter-pulse delay detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.066009. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ae0aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mcneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e03921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Neuromorphic Sound Source Localization and Echolocation-Based Navigation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (24), pp.4858. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13244858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra low power spiking neural encoder of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.108910. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Coincidence Detector for Interaural Time Difference Encoding and Sound DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3460950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-35 pW Axon-Hillock artificial neuron circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-fJ/spike artificial neuron in 65 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biocompatible and flexible polyimide for wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.5921-5929. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-017-3364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric characterization based on a printable resonant stub in air and a liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (9), 9 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer based antenna for wireless green sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1184-1187. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.2640-2643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption in heterogeneous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU-INTERNATIONAL JOURNAL OF ELECTRONICS AND COMMUNICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.495-501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous picocell remote antenna unit for radio-over-fiber system using the multiservices concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.649-651. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2185224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.112502-1-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.4.112502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of 60 GHz location systems operating in multipath environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave communicating-radars for enhanced vehicle-to-vehicle communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.951-952. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB in millimeter wave band with pulsed ILO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.918977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.1584-1586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.11266-11274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2007.909681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a baseband UWB signal at 60 GHz for high data rate indoor WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Redha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of local oscillator phase noise in 60 GHz high data rate wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path loss model of the 60 GHz indoor radio channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz fibre radio communication system for indoor ATM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.654-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Neuromorphic Technology Applied to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Sustainable-by-design wireless technologies: do they reduce the environmental footprint of electronics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR DEFIE/ GDR Ondes GT4, Oct 2025, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spiking coincidence detector for the ITD and ILD mechanisms of auditory localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 6th International Conference in Electronic Engineering & Information Technology (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE65381.2025.11166295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Antenna Design and Integration for Neuromorphic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alcesilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divitha Seetharamdoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Flic-en-Flac, Mauritius. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADIO65825.2025.11296305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Ultra low power Cochlea for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larach Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOCOMP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Banyuls - sur - Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired frugal technology for biomimetic optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde rencontre du Collectif bio-inpiré de la region Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.3V CMOS neuromorphic technology and its potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paindavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information technology and Communication or a smartcity, IWITIC’2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded A.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique d'un neurone à spikes Integrate-and-Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Open problems in brain-emulating hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise, UPoN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband 4-18 GHz active quadrature hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.126-129, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bidirectional short range low power and high data rate W-Band transceiver for network on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipal Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2018.8585459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of stochastic resonance in a 65 nm CMOS artificial neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power analog design and technology for artificial neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2017, IEEE Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Miami, United States. paper 1.1, 1-8, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCTM.2017.8112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra broadband 0.5-18 GHz BPSK modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. paper EuMIC08-3, 171-174, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focusing technique based on a data spatial diversity at millimetre-wave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference, EuMC 2014 - Held as Part of the 17th European Microwave Week, EuMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique de cryptage d'information basée sur la diversité spatiale en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. papier J1-ST-P5, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 142GHz fully integrated wireless chip to chip communication system for high data rate operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuits Conference, ESSCIRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bucharest, Romania. session A4L-C, paper 1254, 77-80, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2013.6649076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10GBits/s 2.1pJ/bit OOK demodulator at 60GHz for wireless chip-to-chip communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Santa Clara, CA, United States. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2012.6175320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications, GreenCom 2012, Workshop on Energy and Wireless Sensors, e-WiSe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France. pp.session 2 : Power Management, 671-674, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GreenCom.2012.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct conversion IQ modulator in CMOS 65 nm SOI for multi-gigabit 60 GHz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Microwave Integrated Circuits Conference, EuMIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave broadband positioning system for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz UWB impulse radio transmitter with integrated antenna in CMOS 65nm SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in Rf Systems, SiRF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, AZ, United States. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIRF.2011.5719303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour communication inter-puces multi-gigabits à 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. papier 274, 2E8, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retournement temporel sur la localisation au sein d'un réseau ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 51, 6F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UWB millimeter-wave transceiver architecture for wireless sensor networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un canal de Rice dépendant de la distance et des caractéristiques du relais sur un lien multi sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5F-4, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave ultra wide band short range radar localization accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.2170-2174, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time reversal on UWB location system for train passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système radar communicant inter-véhicules en technologie Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-6, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système radio millimétrique ultra faible consommation pour réseaux de capteurs en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative entre deux systèmes de localisation basés sur la modulation de fréquence et le régime impulsionnel en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à 60 GHz intégrant un packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1A-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material parameters on the energy consumption for amplify and forward relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong Kong and Macau, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2008.4958648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz UWB-IR transceiver with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Wireless Technologies, ECWT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.280-283, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR in MMW band with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 European Ultra Wide Band Radio Technology Workshop, UWB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid packaged piezoelectric actuated MEMS-based tunable voltage controlled oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference, EuMC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.118-121, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module radio millimétrique utilisant la synchronisation d'une source 30 GHz par des trains d'impulsions ULB en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C2-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ASK-PPM time hopping UWB transceiver for millimetre wave gigabit WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United Kingdom. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart antenna based on RF MEMS switches and printed Yagi-Uda antennas for 6O GHz ad hoc WPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR transceiver for millimeter wave WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.4785-4789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiver and synchronization for UWB impulse radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse generator for UWB communication and radar applications with PPM and time hopping possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak NLOS channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.707-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture haut débit d'un système RF 60-GHz basée sur l'annulation de bruit de phase des oscillateurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du canal radio à 60 GHz intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de signaux impulsionnels ULB à 60 GHz pour applications réseaux sans fil haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-commutateurs MEMS série sur arséniure de gallium avec encapsulation pour antennes intelligentes pour réseau d'objets mobiles communicants à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a base band UWB impulse radio signal at 60 GHz for high data rate multiple access indoor communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high data rate architecture for multiple access WLAN 60GHz transciver based on a LO phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du canal radio 60 GHz pour des liaisons haut débit intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources stables millimétriques programmables en intégration monolithique à base de boucles de verrouillage phase-fréquence à échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor propagation channel consideration in 60 GHz high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2000 European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full GaAs phased-locked oscillator using sampling phase detector and sampling frequency detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 57 GHz radio over fiber transmission using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference, SIOE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical millimeter-wave system using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.Session 3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Neuromorphic Spike Detector for Large-Scale Neural Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Regnacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kobzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurotechEU autumn school on Closed-Loop Neurotechnologies: From Sensors to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB technology applied to millimetre-wave indoor location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Radar Conference, RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. Proceedings of 2014 International Radar Conference, RADAR 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AXORUS conçoit une rétine artificielle alimentée par la lumière ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche, mensuel 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain un ordinateur inspiré de notre cerveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le Journal, 12 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Séminaire] Spiking neural circuits and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiNANO Multi-Scale Modelling Summer School, Tarragona, Catalonia, Spain, september 25-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour réseaux haut débit et réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception et à la réalisation de liaisons radio haut débit intra-bâtiment à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient communication with neuro-inspired detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe LOYEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired recognition of cricket calling songs in sub-nanowatt inter-pulse delay detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.066009. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ae0aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Micropower Sources Meet the Needs of the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mcneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e03921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202503921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra low power spiking neural encoder of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.108910. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Neuromorphic Sound Source Localization and Echolocation-Based Navigation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (24), pp.4858. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13244858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Coincidence Detector for Interaural Time Difference Encoding and Sound DOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3460950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-35 pW Axon-Hillock artificial neuron circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-fJ/spike artificial neuron in 65 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biocompatible and flexible polyimide for wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.5921-5929. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-017-3364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric characterization based on a printable resonant stub in air and a liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (9), 9 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer based antenna for wireless green sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed antenna system for indoor accurate WiFi localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1184-1187. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2396901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.2640-2643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption in heterogeneous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU-INTERNATIONAL JOURNAL OF ELECTRONICS AND COMMUNICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.495-501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous picocell remote antenna unit for radio-over-fiber system using the multiservices concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.649-651. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2185224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploit the bandwidth capacities of the perfluorinated graded index polymer optical fiber for multi-services distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.1006-1028. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym3031006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the high modal bandwidth OM4 glass multimode fiber for the multi-services concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.585-589. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of 60 GHz location systems operating in multipath environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10GbE and radio over fiber dual transmission through polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.112502-1-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.4.112502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave communicating-radars for enhanced vehicle-to-vehicle communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2013217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor coverage improvement of MB-OFDM UWB signals with radio over POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.4706-4715. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service applications on high modal bandwidth glass multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.951-952. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB in millimeter wave band with pulsed ILO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.339-343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.918977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential mode delay measurements of fluorinated graded index polymer optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.1584-1586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.928850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the polymer optical fibers deployed in a 10Gbps small office/home office network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.11266-11274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2007.909681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre systems using perfluorinated graded index polymer optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.1197-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier radio signal transmission over multimode fibre for 60 GHz WLAN using a phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Redha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a baseband UWB signal at 60 GHz for high data rate indoor WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of radio over multimode fiber systems for the in-buildings coverage of mobile and wireless LAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2793-2795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of local oscillator phase noise in 60 GHz high data rate wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path loss model of the 60 GHz indoor radio channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz fibre radio communication system for indoor ATM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor 60 GHz radio channel sounding and related T/R module considerations for high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.654-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Neuromorphic Technology Applied to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Sustainable-by-design wireless technologies: do they reduce the environmental footprint of electronics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR DEFIE/ GDR Ondes GT4, Oct 2025, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spiking coincidence detector for the ITD and ILD mechanisms of auditory localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 6th International Conference in Electronic Engineering & Information Technology (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE65381.2025.11166295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Antenna Design and Integration for Neuromorphic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alcesilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divitha Seetharamdoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Flic-en-Flac, Mauritius. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADIO65825.2025.11296305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Ultra low power Cochlea for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larach Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOCOMP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Banyuls - sur - Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired frugal technology for biomimetic optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde rencontre du Collectif bio-inpiré de la region Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.3V CMOS neuromorphic technology and its potential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paindavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information technology and Communication or a smartcity, IWITIC’2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold neuromorphic devices for spiking neural networks applied to embedded A.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique d'un neurone à spikes Integrate-and-Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Open problems in brain-emulating hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise, UPoN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband 4-18 GHz active quadrature hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.126-129, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bidirectional short range low power and high data rate W-Band transceiver for network on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipal Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2018.8585459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power analog design and technology for artificial neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2017, IEEE Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Miami, United States. paper 1.1, 1-8, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCTM.2017.8112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of stochastic resonance in a 65 nm CMOS artificial neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7985962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra broadband 0.5-18 GHz BPSK modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. paper EuMIC08-3, 171-174, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focusing technique based on a data spatial diversity at millimetre-wave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference, EuMC 2014 - Held as Part of the 17th European Microwave Week, EuMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 142GHz fully integrated wireless chip to chip communication system for high data rate operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuits Conference, ESSCIRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bucharest, Romania. session A4L-C, paper 1254, 77-80, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2013.6649076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique de cryptage d'information basée sur la diversité spatiale en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. papier J1-ST-P5, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10GBits/s 2.1pJ/bit OOK demodulator at 60GHz for wireless chip-to-chip communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Santa Clara, CA, United States. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2012.6175320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz transceiver for low power ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications, GreenCom 2012, Workshop on Energy and Wireless Sensors, e-WiSe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France. pp.session 2 : Power Management, 671-674, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GreenCom.2012.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave broadband positioning system for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct conversion IQ modulator in CMOS 65 nm SOI for multi-gigabit 60 GHz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Microwave Integrated Circuits Conference, EuMIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour communication inter-puces multi-gigabits à 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. papier 274, 2E8, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz UWB impulse radio transmitter with integrated antenna in CMOS 65nm SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in Rf Systems, SiRF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, AZ, United States. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIRF.2011.5719303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retournement temporel sur la localisation au sein d'un réseau ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 51, 6F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional 60-GHz system for automotive applications with communication and positioning abilities based on time reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Radar Conference, EuRAD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An UWB millimeter-wave transceiver architecture for wireless sensor networks applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un canal de Rice dépendant de la distance et des caractéristiques du relais sur un lien multi sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5F-4, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative entre deux systèmes de localisation basés sur la modulation de fréquence et le régime impulsionnel en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système radar communicant inter-véhicules en technologie Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.4D-6, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système radio millimétrique ultra faible consommation pour réseaux de capteurs en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-hop UWB radio over polymer fibre system for 60-GHz hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time reversal on UWB location system for train passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber systems : towards low-cost multi-standard and high data rate wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Microwave Symposium, MMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2009.5409819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave ultra wide band short range radar localization accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.2170-2174, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of impulse and self-heterodyne 60-GHz systems for hybrid networks based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.468-471, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal : impact on the performance of an UWB location system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High modal bandwidth glass multimode fibers used for the simultaneous transmission of 10GbE and band group 5 MB-OFDM ultra-wide band signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Photonic Solutions for Wireless, Access and in-house Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à 60 GHz intégrant un packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1A-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay characteristic impact on energy consumption for heterogeneous networks in a LOS channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Wireless Technology Conference, EuWiT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes radio sur fibre : vers le multi-protocoles et la mobilité à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 60-GHz UWB frequency modulation and UWB impulse-radio location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Radar Conference, EuRAD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material parameters on the energy consumption for amplify and forward relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong Kong and Macau, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2008.4958648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz UWB-IR transceiver with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Wireless Technologies, ECWT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.280-283, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission simultanée d'un signal bande étroite radio UMTS à 2GHz et d'un signal numérique à 1,25Gbit/s en bande de base sur fibre multimode pour des applications multiservices par multiplexage optique faible distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR in MMW band with pulsed-injected locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 European Ultra Wide Band Radio Technology Workshop, UWB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid packaged piezoelectric actuated MEMS-based tunable voltage controlled oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference, EuMC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.118-121, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module radio millimétrique utilisant la synchronisation d'une source 30 GHz par des trains d'impulsions ULB en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C2-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined ASK-PPM time hopping UWB transceiver for millimetre wave gigabit WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United Kingdom. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous transmission over perfluorinated graded index polymer optical fibre and glass optical fibre of 1.25 gigabit ethernet signal and narrow band cellular signal using the coarse wavelength division multiplexing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart antenna based on RF MEMS switches and printed Yagi-Uda antennas for 6O GHz ad hoc WPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal bandwidth behaviour under various launch conditions and coupling efficiency of PF GIPOF with fibre connections offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Photonics and Electronics 2006 and 9th International Conference on Organic Nonlinear Optics, ICONO 9 - ICOPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brugge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB-IR transceiver for millimeter wave WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.4785-4789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiver and synchronization for UWB impulse radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse generator for UWB communication and radar applications with PPM and time hopping possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak NLOS channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.707-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture haut débit d'un système RF 60-GHz basée sur l'annulation de bruit de phase des oscillateurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NEFERTITI Workshop PWCom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sähörus, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of International Union of Radio Science, URSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de signaux impulsionnels ULB à 60 GHz pour applications réseaux sans fil haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of polymer and silica multimode fibre system operating at 850 nm for local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th and 10th NERFITITI Workshop MWPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du canal radio à 60 GHz intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjabballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fibre used for the enhancement of the in buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of perfluorinated polymer optical fibre operating at 850 nm in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXVIIIth General Assembly of URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated graded index polymer optical fiber used for the enhancement of the in-buildings coverage of radiocellular signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fiber in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Plastic Optical Fiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radio over multimode fibre system based on a LO phase-noise cancellation for 60 GHz WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorinated polymer based graded index fibre in LAN operating at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vloeberghs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-wavelength multimode fibre transmission of digital and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European NEFERTITI Workshop on Photonics and Wireless Communications - Cost Effective and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-commutateurs MEMS série sur arséniure de gallium avec encapsulation pour antennes intelligentes pour réseau d'objets mobiles communicants à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study for LAN using POF and silica fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEFERTITI Workshop on Millimetre Wave Photonic Devices and Technologies for Wireless and Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition of a base band UWB impulse radio signal at 60 GHz for high data rate multiple access indoor communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple high data rate architecture for multiple access WLAN 60GHz transciver based on a LO phase noise cancellation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du canal radio 60 GHz pour des liaisons haut débit intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fryziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources stables millimétriques programmables en intégration monolithique à base de boucles de verrouillage phase-fréquence à échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland-Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 57 GHz radio over fiber transmission using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference, SIOE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical millimeter-wave system using sub-carrier local oscillator generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decoster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.Session 3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor propagation channel consideration in 60 GHz high data rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2000 European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full GaAs phased-locked oscillator using sampling phase detector and sampling frequency detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Neuromorphic Spike Detector for Large-Scale Neural Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Regnacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kobzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurotechEU autumn school on Closed-Loop Neurotechnologies: From Sensors to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB technology applied to millimetre-wave indoor location systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Radar Conference, RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. Proceedings of 2014 International Radar Conference, RADAR 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur, Collection Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI Sciences et Techniques, Paris, France, Dossier E3600, 24 p., 2010, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of radio over fibre systems for 60-GHz wireless local area networks and alternative solutions based on polymer multimode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.331-342, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of multimode fibres as transmission support for multiservice applications : from the wired small office/home office network to the hybrid radio over fibre concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethien C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fibre, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.293-330, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AXORUS conçoit une rétine artificielle alimentée par la lumière ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche, mensuel 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain un ordinateur inspiré de notre cerveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le Journal, 12 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Séminaire] Spiking neural circuits and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sourikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiNANO Multi-Scale Modelling Summer School, Tarragona, Catalonia, Spain, september 25-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes radiofréquences avancés pour réseaux haut débit et réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception et à la réalisation de liaisons radio haut débit intra-bâtiment à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient communication with neuro-inspired detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dalmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ae0aa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13244858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3460950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sourikopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hedayat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.08.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSXQMVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTCWQ4W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23T7NHJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.918977" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjabballah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE65381.2025.11166295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alcesilas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO65825.2025.11296305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461899" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sangare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hartung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539897" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipal Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585459" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985962" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112899" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230687" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986584" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foulon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2013.6649076" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175320" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2011.5719303" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friziel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073669" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399270" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800962v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiejia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2008.4958648" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4404001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405140" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370307v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280447" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126743v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152047v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewandowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rogeaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158175v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329516v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341316v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799253v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dalmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ae0aa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mcneil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202503921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108910" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13244858" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3460950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sourikopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hedayat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.08.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSXQMVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2396901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTCWQ4W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2185224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym3031006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W9375SP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.112502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obeid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23T7NHJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK2P1R2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1584" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.918977" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjabballah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fryziel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE65381.2025.11166295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alcesilas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO65825.2025.11296305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461899" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sangare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hartung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539897" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipal Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585459" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2017.8112899" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985962" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230687" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986584" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foulon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2013.6649076" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175320" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258333" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2011.5719303" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friziel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480325v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399270" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2009.5409819" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073669" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362374v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800962v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiejia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2008.4958648" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4404001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405140" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280447" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130885v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147514v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130886v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa de Matos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vloeberghs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126741v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126742v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130834v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131126v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126764v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130836v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130842v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126743v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130837v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152047v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152049v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewandowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rogeaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158605v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158175v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3600" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575776v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575781v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329516v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341316v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799253v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>