--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -806,295 +806,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium antimonide photovoltaic cells for near-field thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micron-sized liquid nitrogen-cooled indium antimonide photovoltaic cell for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110190⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.000A11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303848v1</w:t>
+                <w:t xml:space="preserve">hal-02021345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-sized liquid nitrogen-cooled indium antimonide photovoltaic cell for near-field thermophotovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Indium antimonide photovoltaic cells for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Evirgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.A11. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.110190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.000A11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021345v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1602,277 +1602,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Gruginskie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310983v1</w:t>
+                <w:t xml:space="preserve">hal-04310988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310988v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
               </w:r>
@@ -2102,526 +2102,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+                <w:t xml:space="preserve">hal-03813779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673063v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Piqueras</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862809v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying near-field radiative heat transfer to improve thermophotovoltaic energy harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863731v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
+                <w:t xml:space="preserve">Applying near-field radiative heat transfer to improve thermophotovoltaic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
@@ -2639,448 +2639,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863572v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813779v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation from room to high temperature - Calibration and temperature dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515615v1</w:t>
+                <w:t xml:space="preserve">hal-03814014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation from room to high temperature - Calibration and temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Pic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814014v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation: material and temperature effects</w:t>
               </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Evirgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,168 +3905,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Pic</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Guen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043060v1</w:t>
+                <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer measurements between a sphere and a substrate: large temperature differences, geometrical effects and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4125,73 +4125,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer experiments and thermophotovoltaic conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4250,194 +4250,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379636v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures expérimentales du transfert radiatif en champ proche et de la conversion thermophotovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4496,231 +4500,227 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+                <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043092v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4730,222 +4730,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932675v1</w:t>
+                <w:t xml:space="preserve">hal-01832256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Desutter</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021380v1</w:t>
+                <w:t xml:space="preserve">hal-02025479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
@@ -4980,497 +4980,497 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025479v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Milovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Desutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932499v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaic devices for solar and thermal energy conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2018»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841462v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophotovoltaic devices for solar and thermal energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2018»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021385v1</w:t>
+                <w:t xml:space="preserve">hal-01841462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5480,129 +5480,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832256v1</w:t>
+                <w:t xml:space="preserve">hal-02021385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotovoltaics: the cell viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,64 +5823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5922,77 +5922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,103 +6047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
@@ -6365,51 +6365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9755B849"/>
+    <w:nsid w:val="B1DF092E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lucchesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03078502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lucchesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03078502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>