--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">christophe-lucchesi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CwrLciMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,4008 +152,4008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main performance metrics of thermophotovoltaic devices: analyzing the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (04), pp.042403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.jpe.14.042403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for direct measurements of spectral directional emissivity from 0° to 80° angles at temperatures as low as 40 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.108045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer at nanoscale: experimental trends and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (3), pp.201-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Thermophotovoltaic Conversion with High Electrical Power Density and Efficiency above 14%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (11), pp.4524-4529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of near-field radiative heat transfer above room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.100562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2021.100562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotovoltaïque : des cellules PV pour convertir le rayonnement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105, pp.37-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-sized liquid nitrogen-cooled indium antimonide photovoltaic cell for near-field thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indium antimonide photovoltaic cells for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Evirgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.110190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.000A11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02021345v1</w:t>
+                <w:t xml:space="preserve">hal-02303848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium antimonide photovoltaic cells for near-field thermophotovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Micron-sized liquid nitrogen-cooled indium antimonide photovoltaic cell for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.000A11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303848v1</w:t>
+                <w:t xml:space="preserve">hal-02021345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current limitations of near-field thermophotovoltaic devices and some solutions to overcome them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (Nanorad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotovoltaics: state of the art and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IRP NextPV International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C2N; IPVF, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the state of the art and re-introduction of vertical multi-junction cells for thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing near-field thermal radiation of different materials including III-V semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Gruginskie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrej Lenert, May 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813779v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863572v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying near-field radiative heat transfer to improve thermophotovoltaic energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of thermal radiation and impact on near-field thermophotovoltaic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki &amp; online (hybrid), Japan</w:t>
+              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673063v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying near-field radiative heat transfer to improve thermophotovoltaic energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state/optical alternatives to thermoelectricity for thermal-to-electrical energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863731v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in thermophotovoltaics and thermophotonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Harvesting near-field thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745th WE-Heraeus-Seminar “Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862809v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation from room to high temperature - Calibration and temperature dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation: material and temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient near-field thermophotovoltaic conversion with InSb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for harnessing near-field thermal photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2020, The Nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy bandgap thermophotovoltaic cells for medium-grade heat sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Evirgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotovoltaic conversion with high electrical power density and efficiency above 14%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium "Nanoscale heat transport"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient near-field thermophotovoltaic conversion with InSb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT "Nanoscale Heat Transport Days"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in near-field thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sTE2C virtual colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniele M. Trucchi, Gaspare Varvaro (CNR-ISM, Roma, Italy), Nov 2020, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments and thermophotovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043092v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer measurements between a sphere and a substrate: large temperature differences, geometrical effects and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
@@ -4155,1517 +4176,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments and thermophotovoltaic conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043078v1</w:t>
+                <w:t xml:space="preserve">hal-02043060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043060v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures expérimentales du transfert radiatif en champ proche et de la conversion thermophotovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379636v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832256v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025479v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Milovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Desutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932675v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of efficient photovoltaic cells for near-field thermophotovoltaics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021380v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermophotovoltaic devices for solar and thermal energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2018»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932499v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaic devices for solar and thermal energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2018»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841462v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer experiments for thermophotovoltaic conversion: temperature and material dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du transfert radiative en champ proche pour la conversion thermophotovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l’Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021385v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotovoltaics: the cell viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telluride Workshop on Energy Transport in Nanoscale Gaps and Molecular Junctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5675,512 +5696,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of near-field thermal radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6190,114 +6211,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a near-field thermophotovoltaic conversion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermics [physics.class-ph]. Université de Lyon, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSEI053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03078502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6365,51 +6386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1DF092E"/>
+    <w:nsid w:val="4E00B89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6596,51 +6617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lucchesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03078502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lucchesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=CwrLciMAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jpe.14.042403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375332v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010537" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Evirgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000A11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teixid&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gruginskie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Piqueras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Milovich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Bernardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03078502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>