--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -155,51 +155,51 @@
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parcours de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur ès Lettres qualifié, Habilité à Diriger des Recherches, je suis Ingénieur de recherche au CNRS rattaché à la BAP D (Branche d’Activités Professionnelles en Sciences Humaines et Sociales). Je suis également le responsable scientifique du programme de recherche Médiathèque Culturelle de la Corse et des Corses (M3C) consultable à l’adresse </w:t>
+        <w:t xml:space="preserve">Docteur ès Lettres qualifié aux fonctions de Professeur des Universités, Habilité à Diriger des Recherches, je suis Ingénieur de recherche au CNRS rattaché à la BAP D (Branche d’Activités Professionnelles en Sciences Humaines et Sociales). Je suis également le responsable scientifique du programme de recherche Médiathèque Culturelle de la Corse et des Corses (M3C) consultable à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://m3c.universita.corsica</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Dédiée à la Science Ouverte, la </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M3C</w:t>
@@ -785,93 +785,93 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire le destin d’une île. Édition numérique annotée des &amp;quot;Lettere Italiane Sopra La Corsica&amp;quot; de Raimondo Cocchi (1770)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Vi scrivu da sti loghi. Littérature errante et poétique de l’ici et de l’ailleurs chez Joseph-Antoine Canasi (1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Alain Piazzola; CNRS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328845v1</w:t>
+                <w:t xml:space="preserve">hal-05620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
               </w:r>
@@ -1282,51 +1282,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et propagande dans la presse clandestine corse 1943-1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anima Corsa, 110 p., 2007, "Histoire, linguistique, propagande"</w:t>
+              <w:t xml:space="preserve">Anima Corsa, 110 p., 2007, Histoire, linguistique, propagande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1429,624 +1429,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'un des plus beaux pays du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.48-43, 2023, 978-2-406-14550-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est l'Orient toujours, j'étais né pour y vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.54-60, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une vitalité culturelle en trompe-l'œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Corse contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.60, 2023, 978-2-330-16581-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">C'est l'Orient toujours, j'étais né pour y vivre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe paolien versus mythe napoléonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de la Corse contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.24, 2023, 978-2-330-16581-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec Pascal Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.54-60, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+              <w:t xml:space="preserve">, , pp.37-43, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Christophe Luzi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04141436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands récits de voyage sur la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.37-43, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+              <w:t xml:space="preserve">, , pp.30-116, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Tremolino</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04141745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.91-103, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+              <w:t xml:space="preserve">, , pp.61-68, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fortunato</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tremolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.61-68, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+              <w:t xml:space="preserve">, , pp.91-103, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04141905v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cartographie et de l’ethnotype comme sceaux du pouvoir politique : l’exemple des premiers écrits chorographiques sur la Corse</w:t>
               </w:r>
@@ -2260,519 +2260,515 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et confrontations du témoignage avec l’histoire dans la littérature de guerre. D’une vérité mauvaise à dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Serpentini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 139-154, 2014</w:t>
+              <w:t xml:space="preserve">, press U-Szeged, pp.139-154, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon</w:t>
+                <w:t xml:space="preserve">Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 725-726, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.68-70, 2013, « Dictionnaires et Références »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682746v1</w:t>
+                <w:t xml:space="preserve">hal-01686854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archive</w:t>
+                <w:t xml:space="preserve">Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 68-70, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.725-726, 2013, « Dictionnaires et Références »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686854v1</w:t>
+                <w:t xml:space="preserve">hal-01682746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre</w:t>
+                <w:t xml:space="preserve">Boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 430-434, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.128-129, 2013, Dictionnaires et Références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682737v1</w:t>
+                <w:t xml:space="preserve">hal-01682732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruines</w:t>
+                <w:t xml:space="preserve">Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 953-954, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.430-434, 2013, « Dictionnaires et Références »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682755v1</w:t>
+                <w:t xml:space="preserve">hal-01682737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boue</w:t>
+                <w:t xml:space="preserve">Soldat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 128-129, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.1014-1015, 2013, « Dictionnaires et Références »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682732v1</w:t>
+                <w:t xml:space="preserve">hal-01682758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soldat</w:t>
+                <w:t xml:space="preserve">Ruines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 1014-1015, 2013, « Dictionnaires et Références »</w:t>
+              <w:t xml:space="preserve">, pp.953-954, 2013, « Dictionnaires et Références »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682758v1</w:t>
+                <w:t xml:space="preserve">hal-01682755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image littéraire du football en Méditerranée à travers l’œuvre d’Albert Camus</w:t>
               </w:r>
@@ -2783,51 +2779,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Musée de la Corse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sports en Méditerranée (1945-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albiana, p. 196-209, 2012</w:t>
+              <w:t xml:space="preserve">, Albiana, pp.196-209, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3806,441 +3802,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’image littéraire du football en Méditerranée chez Albert Camus : une symbolique populaire à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Camus et les écritures méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gabès, Institut Supérieur des Langues de Gabès et l’Unité de Recherche en Littérature, Discours et Civilisation (UR11ES62), Feb 2013, Gabès, Tunisie. pp. 133-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mutatis mutandis déchu : l’imitation perpétuelle du guerrier ou la geste ancestrale revisitée dans l’œuvre de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imitation comme thème littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral, Sep 2013, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image littéraire des guerres mondiales en Méditerranée et leur confrontation avec l’histoire officielle : percevoir la cruauté à travers un regard insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’Histoire Moderne et d’Études Méditerranéennes et École doctorale de l’Université de Szeged, Mar 2013, Szeged, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’îlot de paix ne dure &amp;quot;guerre&amp;quot;. La perception de l’insularité à travers le témoignage de trois récits martiaux : La Main coupée de Blaise Cendrars, Les Géorgiques et La Route des Flandres de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et espaces insulaires en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse Pasquale Paoli, Feb 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon et la guerre : mythe, images et représentations à l’oeuvre dans la littérature romanesque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iconosphère de la figure mythique de Napoléon : imaginaires collectifs et personnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lieux, Identités, eSpaces et Activités (UMR CNRS 6240 LISA / Université de Corse) Sep 2013, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence, démembrement et images cauchemardesques du quotidien de la campagne napoléonienne de 1812 dans le roman Il neigeait de Patrick Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux siècles de mémoire russe. Les 200 ans de la guerre de 1812</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Européenne de Saint-Pétersbourg - Académie de sciences de Russie, Feb 2013, Saint Pétersbourg, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682476v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01686858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience du mythe napoléonien dans l'œuvre de Claude Simon : les figures entremêlées du guerrier, du rustique et du conquérant</w:t>
               </w:r>
@@ -4381,51 +4377,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les affres du récit de guerre : écriture(s) de la violence martiale dans l’œuvre romanesque de l’écrivain Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la guerre, écrire le conflit </w:t>
+              <w:t xml:space="preserve">Écrire la guerre, écrire le conflit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille 3, Oct 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4839,1442 +4835,3127 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Médiathèque Culturelle de la Corse et des Corses : mémoire entre science et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia corsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.104-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insularité sous l’œil du pouvoir : le voyage en Corse au regard de la cartographie insulaire (1531-1634). Considérations autour du Dialogo nominato Corsica d’Agostino Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, https://astrolabe.msh.uca.fr/emergences-de-la-geographie-franceitalie-xive-xviie-siecles-novembre-2020/dossier/l-insularite-sous-l-oeil-du-pouvoir-le-voyage-en-corse-au-regard-de-la-cartographie-insulaire-1531-1634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Boswell, État de la Corse. Suivi de Journal d'un voyage en Corse et Mémoires de Pascal Paoli. Édition critique par Jean Viviès. Présentation, traduction et notes. Suivi de An Account of Corsica. Introduced by Gordon Turnbull, Albiana, 2019, 400 p., ISBN : 978-2-8241-0962-6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’insularité sous l’œil du pouvoir : le voyage en Corse au regard de la cartographie insulaire (1531-1634). Considérations autour du Dialogo nominato Corsica d’Agostino Giustiniani</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Santu Leca, Paul Valéry et la Corse. Morceaux de correspondance (1924-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrolabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, https://astrolabe.msh.uca.fr/emergences-de-la-geographie-franceitalie-xive-xviie-siecles-novembre-2020/dossier/l-insularite-sous-l-oeil-du-pouvoir-le-voyage-en-corse-au-regard-de-la-cartographie-insulaire-1531-1634</w:t>
+              <w:t xml:space="preserve">Political Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The West, the East &amp; Russia social and political projects of the past, 20, pp.215-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Corsican poet Petru Santu Leca, his Fiori di Machja, and an unpublished correspondence with Paul Valéry (1924-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterran Tanulmanyok</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Etudes sur la région méditerranéenne, XXVII, pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Corse exaltée ou le désir d’Orient. Récits et impressions de voyage dans l’œuvre de jeunesse de Gustave Flaubert (1835-1840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterran Tanulmanyok</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXVI, p. 69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence des mythes nationaux dans la littérature de guerre : le temps des nécessaires reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterran Tanulmanyok</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XXIV, p. 63-77</w:t>
+              <w:t xml:space="preserve">, 2015, XXIV, pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Paume de discorde : rhétorique du discours pamphlétaire à travers l’Ajaccio vendicata dall’accusa di cospirazione contro l’impero francese d’Alexandre Colonna d’Istria (1809)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L’historiographe de la Corse : sources anciennes revisitées et sources inédites, 740-741, pp.255-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the literality of History to the literalness of War. The failure of initiation rites and rites-of-passage in Claude Simon’s and Blaise Cendrar’s novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Acta Iassyensia Comparationis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, p. 103-111</w:t>
+              <w:t xml:space="preserve">, 2012, RITES OF PASSAGE, 10, p. 103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Archive simonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, p. 151-153</w:t>
+              <w:t xml:space="preserve">, 2007, pp.151-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Littérature grise universitaire sur la Corse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/item-set/121632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Traditions et territoires de Corse – fonds photographique Philippe Jambert (2025) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/item-set/141992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécrire le destin d’une île. Édition numérique annotée des &amp;quot;Lettere Italiane Sopra La Corsica&amp;quot; de Raimondo Cocchi (1770)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostra A cerca paulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canarelli Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandri Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Couvidat-Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Couvidat-Gherardi</w:t>
+                <w:t xml:space="preserve">hal-05294357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales &amp;quot;Regards sur la Corse contemporaine (XXIᵉ siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/find?page=1&amp;facet[item_set_s][0]=Regards%20sur%20la%20Corse%20contemporaine%20(XXI%E1%B5%89%20si%C3%A8cle)%20-%20Fonds%20photographique%20Jeannot%20Filippi%20(2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales sur les traditions et territoires de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/find?page=1&amp;facet[item_set_s][0]=Traditions%20et%20territoires%20de%20Corse%20%E2%80%93%20Fonds%20photographie%20Jambert%20(2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Mémoires de Corse : instants et figures du passé (fonds Filippi 1920-2023) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://m3c.universita.corsica/s/fr/item-set/117119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds Joseph-Antoine Canasi (aquarelles)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://m3c.universita.corsica/admin/item-set/113699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Revues sur la Corse (fin XVIIIe-XXe siècles)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://m3c.universita.corsica/s/fr/item-set/113530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “De 1988 à 2019, 30 ans de photographies d'actualités dans le Centre Corse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://m3c.universita.corsica/s/fr/item-set/101348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “L'actualité corse à travers 50 ans de reportage photographique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://m3c.universita.corsica/s/fr/item-set/101313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “La presse insulaire (fin XIXe siècle - XXe siècle)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://m3c.universita.corsica/s/fr/item-set/101604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Bastia et sa région (fonds Louis Amadori)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds Ange-François Flori”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds Bartulumeu Dolovici ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds Marcel Tournayre (Ghjasè di l'arba)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Ouvrages de la salle de consultation documentaire de la M3C ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Inventaire préliminaire du patrimoine de la Corse (bâti) sur la base de territoires pertinents (micro-régions de la Corse) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Productions scientifiques de l'UMR 6240 LISA en accès libre”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Paysages de la Corse, gestes et savoir-faire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds corse de l'Università di Corsica Pasquale Paoli”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds Luc Bronzini de Caraffa”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds iconographique de la revue littéraire Bonanova”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “La pêche insulaire en images (fonds Louis Amadori) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Sporting Club de Bastia (fonds Louis Amadori) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Chants des confréries bonifaciennes : Vêpres Toussaint, Office des défunts”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Ouvrages et revues sur la Corse en open access”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100865</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Fonds photographique Chiatra”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de données patrimoniales “Manuscrits et ouvrages anciens”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://m3c.universita.corsica/s/fr/item-set/100859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Antoine Canasi, nocetais témoin et acteur de son temps (1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Geronimi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/find?page=1&amp;facet[item_set_s][0]=Regards%20sur%20la%20Corse%20contemporaine%20(XXI%E1%B5%89%20si%C3%A8cle)%20-%20Fonds%20photographique%20Jeannot%20Filippi%20(2025)</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, p. 3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, https://m3c.universita.corsica/s/fr/find?page=1&amp;facet[item_set_s][0]=Traditions%20et%20territoires%20de%20Corse%20%E2%80%93%20Fonds%20photographie%20Jambert%20(2025)</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse des voyageurs. Impressions et récits (XVIIIe – XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Beretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunifaziu, Lavezzi, isuli pasciali : les plantes endémiques de Corse (fonds Marcel Tournayre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, p. 3-8</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étang d'Urbinu et sa microrégion aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Joseph-Antoine Canasi : un féru de langue et de culture corses qui vécut au siècle dernier dans le village de Noceta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6284,109 +7965,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD de la Médiathèque Culturelle de la Corse et des Corses (M3C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS INSHS; Università di Corsica Pasquale Paoli [Université de Corse Pascal Paoli]. 2025, https://dmp.opidor.fr/plans/35006/export.pdf?export%5Bquestion_headings%5D=true</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6454,51 +8135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9612BE6B"/>
+    <w:nsid w:val="2ECADA63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6602,51 +8283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4189C73"/>
+    <w:nsid w:val="2B674F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6750,51 +8431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A553682"/>
+    <w:nsid w:val="61279473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6898,51 +8579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13963BCC"/>
+    <w:nsid w:val="3AE3257E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7138,51 +8819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-luzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9299-6954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112164684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m3c.universita.corsica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universita.corsica/fr/recherche/mediatheque-culturelle-de-corse-corses-m3c/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m3c.universita.corsica/s/fr/page/presentation-du-projet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universita.corsica/fr/universita/gouvernance/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr/dataverse/univ-corse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.universita.corsica/plugins/actu/actu-front.php?id=7471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-doctorale.universita.corsica/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m3c.universita.corsica/lumi/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storiacorsa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/micro-folies/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/rayonnement-test/prix-et-distinctions/#:~:text=Nous%20sommes%20tr%C3%A8s%20heureux%20et,ouvrage%20%C2%AB%20Fiori%20di%20machja%20%C2%BB." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632778v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canarelli Julie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandri Yan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Geronimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beretti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-luzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9299-6954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112164684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m3c.universita.corsica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universita.corsica/fr/recherche/mediatheque-culturelle-de-corse-corses-m3c/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m3c.universita.corsica/s/fr/page/presentation-du-projet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universita.corsica/fr/universita/gouvernance/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr/dataverse/univ-corse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.universita.corsica/plugins/actu/actu-front.php?id=7471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-doctorale.universita.corsica/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m3c.universita.corsica/lumi/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storiacorsa.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/micro-folies/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrlisa.univ-corse.fr/rayonnement-test/prix-et-distinctions/#:~:text=Nous%20sommes%20tr%C3%A8s%20heureux%20et,ouvrage%20%C2%AB%20Fiori%20di%20machja%20%C2%BB." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632778v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618348v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canarelli Julie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandri Yan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Geronimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beretti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>